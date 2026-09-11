--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb1b9bb6de54452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233c3cb52b1e4c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eca8849cf146a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8ab8162c364252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd36eaba76894731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eca8849cf146a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15f29418fc24579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8ab8162c364252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>