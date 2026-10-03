--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233c3cb52b1e4c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee99bbc848b4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8ab8162c364252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8572569cb0834f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15f29418fc24579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8ab8162c364252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cae66ab13864a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8572569cb0834f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>51,812</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,850</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>