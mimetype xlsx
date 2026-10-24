--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee99bbc848b4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a6a5b41c60420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8572569cb0834f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f29fb0171e49ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cae66ab13864a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8572569cb0834f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb298360ee0214816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f29fb0171e49ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>