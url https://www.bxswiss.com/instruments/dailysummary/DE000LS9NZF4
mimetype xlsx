--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race4bc42d004474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678fc4bae3464359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e98fc4cc24d4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2752d00760468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf65680bc984e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e98fc4cc24d4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c32ac5a4014b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2752d00760468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...153 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>