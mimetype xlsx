--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678fc4bae3464359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdabcf614f5f4222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2752d00760468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7961271d9142f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c32ac5a4014b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2752d00760468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d33a8a7b6374a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7961271d9142f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>