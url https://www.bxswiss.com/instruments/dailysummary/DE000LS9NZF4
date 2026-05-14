--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdabcf614f5f4222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8cb70c4b18a461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7961271d9142f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a2babf88bc483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d33a8a7b6374a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7961271d9142f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caa46ba809140d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a2babf88bc483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>