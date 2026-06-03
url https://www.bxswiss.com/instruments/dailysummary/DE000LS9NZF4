--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8cb70c4b18a461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1ffb71dae94388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a2babf88bc483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f947809c0934ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caa46ba809140d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a2babf88bc483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7865f92474a4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f947809c0934ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>