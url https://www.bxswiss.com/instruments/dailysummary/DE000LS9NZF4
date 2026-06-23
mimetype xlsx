--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1ffb71dae94388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9dc1b68a22f440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f947809c0934ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6617794fb540a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7865f92474a4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f947809c0934ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919f14e04f5043ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6617794fb540a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>