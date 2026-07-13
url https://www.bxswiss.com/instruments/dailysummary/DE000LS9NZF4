--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9dc1b68a22f440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066dd301f41944aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6617794fb540a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69eda808be3e46a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919f14e04f5043ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6617794fb540a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e65a7932ee4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69eda808be3e46a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>48,785</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,092</x:t>
-[...296 lines deleted...]
-          <x:t>46,581</x:t>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>