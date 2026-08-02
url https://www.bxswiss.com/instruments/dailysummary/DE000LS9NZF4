--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066dd301f41944aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce4233ee3104af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69eda808be3e46a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ff5e6cd4f246dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e65a7932ee4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69eda808be3e46a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f577283ef1453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ff5e6cd4f246dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>44,916</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,858</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>47,858</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>