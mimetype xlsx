--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce4233ee3104af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb1b9bb6de54452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ff5e6cd4f246dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eca8849cf146a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f577283ef1453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ff5e6cd4f246dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd36eaba76894731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eca8849cf146a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>