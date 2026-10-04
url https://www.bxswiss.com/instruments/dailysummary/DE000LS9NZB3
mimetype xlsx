--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2621e03ad0814db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8842325702a4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b73ec2293a4b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c52aeb1c53f4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re197593aedd34c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b73ec2293a4b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762e3a78aa664dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c52aeb1c53f4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,056</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,207</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>83,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...235 lines deleted...]
-          <x:t>84,757</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>