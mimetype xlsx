--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8842325702a4742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98321812b88427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c52aeb1c53f4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea798a04a7ad46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762e3a78aa664dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c52aeb1c53f4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2fd2615fbb4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea798a04a7ad46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>84,147</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,126</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>