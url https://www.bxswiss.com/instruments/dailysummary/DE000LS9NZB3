--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66993666009c44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d9b1b776be4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd7fe46d4ef4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c70d65695e4a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99208647c80404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd7fe46d4ef4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5a0b8cbc53411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c70d65695e4a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>82,231</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,095</x:t>
-[...620 lines deleted...]
-          <x:t>81,260</x:t>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>