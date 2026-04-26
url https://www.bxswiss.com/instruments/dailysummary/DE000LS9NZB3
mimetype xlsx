--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d9b1b776be4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57ea85498b64adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c70d65695e4a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2f74dcadaf48da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5a0b8cbc53411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c70d65695e4a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79620c5a4ab4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2f74dcadaf48da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>