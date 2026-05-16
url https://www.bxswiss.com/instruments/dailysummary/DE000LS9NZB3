--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57ea85498b64adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4855399e44804000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2f74dcadaf48da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd1a0927dd045fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79620c5a4ab4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2f74dcadaf48da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4509ba9a87484690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd1a0927dd045fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>82,334</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>82,683</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>