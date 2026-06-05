--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4855399e44804000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42d02153db44836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd1a0927dd045fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067db1fb9aa74f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4509ba9a87484690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd1a0927dd045fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb02f505c4d4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067db1fb9aa74f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>82,334</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>82,355</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,285</x:t>
-[...247 lines deleted...]
-          <x:t>82,121</x:t>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>