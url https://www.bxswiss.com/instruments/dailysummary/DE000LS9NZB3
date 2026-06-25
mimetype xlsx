--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42d02153db44836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4436e9537d5948a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067db1fb9aa74f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb5aee291ea43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb02f505c4d4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067db1fb9aa74f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3ab5f6d46148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb5aee291ea43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,355</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,285</x:t>
-[...587 lines deleted...]
-        <x:is>
           <x:t>82,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>