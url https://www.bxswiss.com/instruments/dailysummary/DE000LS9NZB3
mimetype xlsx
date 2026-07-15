--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4436e9537d5948a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e1ed5621154a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb5aee291ea43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35758e511e324f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3ab5f6d46148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb5aee291ea43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7c2d369805447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35758e511e324f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>82,429</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>82,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,624</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,791</x:t>
-[...171 lines deleted...]
-          <x:t>82,720</x:t>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>