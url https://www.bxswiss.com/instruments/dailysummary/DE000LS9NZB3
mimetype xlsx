--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e1ed5621154a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8197e8d46b0b4fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35758e511e324f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb3f88b6a844626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7c2d369805447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35758e511e324f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5c1822a70a4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb3f88b6a844626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,599</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,791</x:t>
-[...166 lines deleted...]
-          <x:t>82,617</x:t>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>82,874</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>