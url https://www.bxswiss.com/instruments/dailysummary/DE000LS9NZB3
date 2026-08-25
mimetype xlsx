--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8197e8d46b0b4fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf35c069472845ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb3f88b6a844626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7864119cf90410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5c1822a70a4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb3f88b6a844626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19caaa6eae9141bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7864119cf90410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>