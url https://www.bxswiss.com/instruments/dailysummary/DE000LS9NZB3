--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf35c069472845ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2621e03ad0814db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7864119cf90410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b73ec2293a4b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19caaa6eae9141bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7864119cf90410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re197593aedd34c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b73ec2293a4b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modifizierte Momentumstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>83,819</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,604</x:t>
-[...43 lines deleted...]
-          <x:t>83,815</x:t>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,771</x:t>
-[...97 lines deleted...]
-          <x:t>84,229</x:t>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>83,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>