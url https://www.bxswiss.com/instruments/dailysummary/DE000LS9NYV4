--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f37583ce48d4eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd227e8d4dc1f4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd984e38008ea4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5b2dd5b9874966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e0eeaa72f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd984e38008ea4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb258dffa2748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5b2dd5b9874966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>