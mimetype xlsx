--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd227e8d4dc1f4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6696592566d44582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5b2dd5b9874966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c0b3484b204b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb258dffa2748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5b2dd5b9874966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7de5461f7d412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c0b3484b204b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>