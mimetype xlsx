--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6696592566d44582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41feb2dd5d3641f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c0b3484b204b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff418476d0f409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7de5461f7d412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c0b3484b204b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d9303647614547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff418476d0f409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>