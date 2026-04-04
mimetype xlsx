--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf079ca57c4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1101cf757394cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d229cc1170340b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e32630f4e43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d8ed390d3c45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d229cc1170340b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024286cb4e254924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e32630f4e43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>