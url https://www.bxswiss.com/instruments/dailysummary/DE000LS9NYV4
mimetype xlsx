--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1101cf757394cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d551fa192c0440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e32630f4e43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3d65dc3609474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024286cb4e254924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e32630f4e43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c4990707504aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3d65dc3609474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>