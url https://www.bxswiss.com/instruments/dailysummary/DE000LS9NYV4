--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d551fa192c0440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d171a8a364bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3d65dc3609474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc762e76081c64ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c4990707504aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3d65dc3609474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffbbdf206e24ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc762e76081c64ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>