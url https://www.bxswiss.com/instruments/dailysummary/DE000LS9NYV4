--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d171a8a364bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb06e6c166d348bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc762e76081c64ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70b2857385e4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffbbdf206e24ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc762e76081c64ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6be066479bc4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70b2857385e4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>