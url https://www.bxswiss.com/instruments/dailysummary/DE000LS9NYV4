--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb06e6c166d348bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9aff1dcdf8f4727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70b2857385e4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6c2d74e8bc4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6be066479bc4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70b2857385e4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddc60bd8a7146db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6c2d74e8bc4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>