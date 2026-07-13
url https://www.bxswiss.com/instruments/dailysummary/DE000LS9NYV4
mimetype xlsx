--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9aff1dcdf8f4727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b3a24ec5fe4cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6c2d74e8bc4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca663814b7444b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddc60bd8a7146db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6c2d74e8bc4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b59f0091714087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca663814b7444b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>