--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b3a24ec5fe4cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0670c538c2d4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca663814b7444b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7a49e383d44747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b59f0091714087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca663814b7444b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659cd12b9ef349f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7a49e383d44747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>