--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0670c538c2d4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f37583ce48d4eda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7a49e383d44747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd984e38008ea4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659cd12b9ef349f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7a49e383d44747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e0eeaa72f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd984e38008ea4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>