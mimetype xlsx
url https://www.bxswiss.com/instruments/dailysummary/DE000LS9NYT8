--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fa8d73b7d343c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b66c9d4162e444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201a21a5f36b4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27966980bba94dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a28715b46b34085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201a21a5f36b4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e58dcc1ff7459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27966980bba94dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>