--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b66c9d4162e444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891d9f5d008b412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27966980bba94dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69939132d0c041ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e58dcc1ff7459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27966980bba94dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a9c306646844c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69939132d0c041ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>