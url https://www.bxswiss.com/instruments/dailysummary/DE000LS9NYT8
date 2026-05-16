--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891d9f5d008b412d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f236d7b3ca24128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69939132d0c041ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9661f7adb3f24356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a9c306646844c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69939132d0c041ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49505c2dd5514ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9661f7adb3f24356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>