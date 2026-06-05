--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f236d7b3ca24128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692524fb92674c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9661f7adb3f24356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0c120367d74d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49505c2dd5514ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9661f7adb3f24356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08b7c83f5f345f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0c120367d74d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>