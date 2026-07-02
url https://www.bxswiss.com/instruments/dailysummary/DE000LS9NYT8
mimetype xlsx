--- v9 (2026-06-05)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692524fb92674c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref455b98f8874fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0c120367d74d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39471235c25c4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08b7c83f5f345f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0c120367d74d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949a98d1bd6043f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39471235c25c4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>88,296</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>88,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,143</x:t>
-[...355 lines deleted...]
-          <x:t>88,533</x:t>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>