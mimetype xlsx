--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref455b98f8874fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8d67bb5e26491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39471235c25c4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda276d9e68f64e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949a98d1bd6043f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39471235c25c4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref21aaed654049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda276d9e68f64e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>89,739</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>