--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8d67bb5e26491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493c018471104c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda276d9e68f64e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5da006aca04d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref21aaed654049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda276d9e68f64e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fcbce51de54a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5da006aca04d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>91,491</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,491</x:t>
-[...274 lines deleted...]
-          <x:t>90,080</x:t>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>