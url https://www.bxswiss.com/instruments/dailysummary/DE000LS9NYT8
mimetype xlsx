--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493c018471104c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa13dac076cc4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5da006aca04d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32644d1d172346d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fcbce51de54a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5da006aca04d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e32f801c1504027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32644d1d172346d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>