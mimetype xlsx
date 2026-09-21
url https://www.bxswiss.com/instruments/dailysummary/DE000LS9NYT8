--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa13dac076cc4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054e41117f8c4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32644d1d172346d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f936328c774d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e32f801c1504027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32644d1d172346d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12209de47c6e4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f936328c774d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>