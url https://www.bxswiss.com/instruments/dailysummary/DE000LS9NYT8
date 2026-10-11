--- v14 (2026-09-21)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054e41117f8c4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref332ae2537c4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f936328c774d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b4be3db364eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12209de47c6e4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f936328c774d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724f458c4346407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b4be3db364eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>