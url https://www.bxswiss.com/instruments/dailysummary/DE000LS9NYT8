--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref332ae2537c4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde703e6a35594314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b4be3db364eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd9acb483734740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724f458c4346407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b4be3db364eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17b9e73bd5c4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd9acb483734740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft in der Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>