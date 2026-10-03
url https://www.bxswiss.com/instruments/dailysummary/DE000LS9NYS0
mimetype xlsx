--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0292892048b24f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2c48a633b248aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01f2300f39640aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc227589224654380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7e95e4165e4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01f2300f39640aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee4c308c39d40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc227589224654380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>