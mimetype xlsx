--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2c48a633b248aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d7f6f2aafc4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc227589224654380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054800ab6c3a4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee4c308c39d40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc227589224654380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb575e437536d455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054800ab6c3a4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>128,547</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>130,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>