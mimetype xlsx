--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bef719e3254cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6688b641162b4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367c9848f1c944da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6edbb672b714735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89207bc5a1b64b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367c9848f1c944da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022f4d230c4648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6edbb672b714735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>