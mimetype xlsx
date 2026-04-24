--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6688b641162b4013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acd367ab7fc419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6edbb672b714735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6993a0944f450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022f4d230c4648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6edbb672b714735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8830c1712354aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6993a0944f450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>104,177</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,404</x:t>
-[...269 lines deleted...]
-          <x:t>101,033</x:t>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>