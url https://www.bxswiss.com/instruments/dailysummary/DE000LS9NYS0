--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acd367ab7fc419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c781caaa24464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6993a0944f450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dacdaf05f3e4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8830c1712354aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6993a0944f450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9eba32b1a447cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dacdaf05f3e4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>