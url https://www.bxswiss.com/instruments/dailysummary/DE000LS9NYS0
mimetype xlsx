--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c781caaa24464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325a7b3e0c6a47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dacdaf05f3e4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde19ccab5cce44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9eba32b1a447cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dacdaf05f3e4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e817816b7d4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde19ccab5cce44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>