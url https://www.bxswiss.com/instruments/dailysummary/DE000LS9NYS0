--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325a7b3e0c6a47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac9d4c576ca4cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde19ccab5cce44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e52ae6741a4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e817816b7d4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde19ccab5cce44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb88e6e7cedd476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e52ae6741a4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>