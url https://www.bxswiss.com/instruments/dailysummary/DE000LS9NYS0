--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac9d4c576ca4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613a36aa46f64a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e52ae6741a4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fe7d4313bf414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb88e6e7cedd476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e52ae6741a4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95408837eb54a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fe7d4313bf414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>