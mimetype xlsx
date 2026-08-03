--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613a36aa46f64a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73bced6b16f429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fe7d4313bf414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923b280d9a2147b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95408837eb54a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fe7d4313bf414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cc1e11daca4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923b280d9a2147b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>