--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73bced6b16f429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9673dc8cdb546c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923b280d9a2147b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d81f3c69e04ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cc1e11daca4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923b280d9a2147b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf948eb4e494e43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d81f3c69e04ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>