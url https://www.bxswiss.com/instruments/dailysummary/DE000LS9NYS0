--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9673dc8cdb546c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0292892048b24f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d81f3c69e04ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01f2300f39640aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf948eb4e494e43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d81f3c69e04ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7e95e4165e4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01f2300f39640aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schildkroeten Invest. Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>