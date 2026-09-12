--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67ae6c716e04606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141b033dbdbd4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c4ecb3e4364b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd0619f51474f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8791300a0ece493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c4ecb3e4364b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278f5ec9458a4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd0619f51474f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>