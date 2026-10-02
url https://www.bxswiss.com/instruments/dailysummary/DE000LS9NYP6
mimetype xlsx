--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141b033dbdbd4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1e4b89825d46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd0619f51474f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd712875fb30a41ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278f5ec9458a4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd0619f51474f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddff94bb8734a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd712875fb30a41ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,918</x:t>
-[...630 lines deleted...]
-          <x:t>164,411</x:t>
+          <x:t>166,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>