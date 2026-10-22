--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1e4b89825d46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5697d2fa124e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd712875fb30a41ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc181f56f984a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddff94bb8734a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd712875fb30a41ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476887b0766f4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc181f56f984a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>