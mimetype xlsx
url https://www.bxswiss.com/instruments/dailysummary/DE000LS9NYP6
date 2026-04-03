--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46712ebd3974cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ffa2cca1f4491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f99aa3284d4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba3c0a4d3ff491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d61861f074930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f99aa3284d4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf86cd260444cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba3c0a4d3ff491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>