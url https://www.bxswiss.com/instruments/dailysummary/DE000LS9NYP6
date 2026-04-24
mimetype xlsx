--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ffa2cca1f4491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453b7b83192e4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba3c0a4d3ff491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9619d17ccf034114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf86cd260444cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba3c0a4d3ff491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c53d59bf26a41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9619d17ccf034114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>