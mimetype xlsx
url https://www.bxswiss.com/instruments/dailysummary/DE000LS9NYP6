--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453b7b83192e4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6383c331d845bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9619d17ccf034114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5f7d118b8246c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c53d59bf26a41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9619d17ccf034114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9f5d215f0546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5f7d118b8246c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>