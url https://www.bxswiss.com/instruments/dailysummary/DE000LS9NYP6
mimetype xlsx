--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6383c331d845bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb574356f7bb94f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5f7d118b8246c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c5eca638de4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9f5d215f0546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5f7d118b8246c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a15529e9de475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c5eca638de4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>