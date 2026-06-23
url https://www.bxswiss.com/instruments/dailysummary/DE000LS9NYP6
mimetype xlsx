--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb574356f7bb94f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61e7b78366e4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c5eca638de4dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6530bee8842d4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a15529e9de475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c5eca638de4dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb501d0ae534a488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6530bee8842d4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>