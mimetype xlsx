--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61e7b78366e4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8482d84ba2d94b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6530bee8842d4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b2c38f91914371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb501d0ae534a488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6530bee8842d4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55b1962f2bb44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b2c38f91914371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>