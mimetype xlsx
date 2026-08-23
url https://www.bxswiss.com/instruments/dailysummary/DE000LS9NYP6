--- v9 (2026-07-13)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8482d84ba2d94b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67ae6c716e04606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b2c38f91914371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c4ecb3e4364b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55b1962f2bb44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b2c38f91914371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8791300a0ece493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c4ecb3e4364b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Gewinnchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,176</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>