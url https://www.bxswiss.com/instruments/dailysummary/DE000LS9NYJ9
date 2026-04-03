--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fab724e6314970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1deae77702b4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f79c4201734148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd8ebc48a644f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38178e1b023496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f79c4201734148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590fdacd033c4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd8ebc48a644f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>