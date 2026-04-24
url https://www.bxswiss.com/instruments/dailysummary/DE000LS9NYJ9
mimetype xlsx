--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1deae77702b4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a6fe1f64a14bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd8ebc48a644f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300e2ba10f0e4f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590fdacd033c4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd8ebc48a644f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6637e64de774278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300e2ba10f0e4f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>