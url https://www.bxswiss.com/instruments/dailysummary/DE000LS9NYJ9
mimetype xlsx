--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a6fe1f64a14bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e914dc4adb4fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300e2ba10f0e4f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa4040a71614a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6637e64de774278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300e2ba10f0e4f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58b1690985f47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa4040a71614a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>