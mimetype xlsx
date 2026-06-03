--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e914dc4adb4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a8c65ef5f740dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa4040a71614a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re698248b16134c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58b1690985f47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa4040a71614a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85298667efda4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re698248b16134c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>127,850</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,409</x:t>
-[...43 lines deleted...]
-          <x:t>124,776</x:t>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,602</x:t>
-[...129 lines deleted...]
-          <x:t>125,852</x:t>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>123,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>