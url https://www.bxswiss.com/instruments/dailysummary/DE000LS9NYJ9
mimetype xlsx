--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a8c65ef5f740dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9824883005714d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re698248b16134c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd278ba3e68e9494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85298667efda4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re698248b16134c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e7fc8567044feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd278ba3e68e9494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>