--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9824883005714d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e33db3cc0944dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd278ba3e68e9494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40361c50143445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e7fc8567044feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd278ba3e68e9494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00efd3feb5d24dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40361c50143445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>128,325</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,325</x:t>
-[...463 lines deleted...]
-          <x:t>124,786</x:t>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>