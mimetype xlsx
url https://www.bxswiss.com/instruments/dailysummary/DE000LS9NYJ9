--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e33db3cc0944dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7882d7dd51cb4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40361c50143445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee6138252ba4f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00efd3feb5d24dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40361c50143445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3b32c403aa4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee6138252ba4f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>