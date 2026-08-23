--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7882d7dd51cb4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d35899974784c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee6138252ba4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91e3de8c4774922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3b32c403aa4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee6138252ba4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda362ef3d3a34746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91e3de8c4774922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>