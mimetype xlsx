--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d35899974784c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5027e26b2d0549c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91e3de8c4774922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a73ee9138a44f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda362ef3d3a34746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91e3de8c4774922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cba0585ecf94e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a73ee9138a44f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>