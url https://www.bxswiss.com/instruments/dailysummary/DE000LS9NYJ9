--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5027e26b2d0549c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09e507c203b4348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a73ee9138a44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ed72d6ac094a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cba0585ecf94e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a73ee9138a44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ef776f52ed4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ed72d6ac094a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>