--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09e507c203b4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc556d4250d664392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ed72d6ac094a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d788ef0369493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ef776f52ed4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ed72d6ac094a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6cdd1398dc4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d788ef0369493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Dauerbrenner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>