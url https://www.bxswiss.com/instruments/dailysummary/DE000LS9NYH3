--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4f3b39aada4306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64d7e0e76cc477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce742708b32846f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f5a2ce9c934e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38467a16e293483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce742708b32846f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf29cffd8bb24f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f5a2ce9c934e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>