--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64d7e0e76cc477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16c18653c734214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f5a2ce9c934e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd3e7bd2ec34da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf29cffd8bb24f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f5a2ce9c934e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b2c866887d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd3e7bd2ec34da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>