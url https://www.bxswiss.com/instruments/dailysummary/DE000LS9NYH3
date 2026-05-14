--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16c18653c734214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7bc3cf15804bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd3e7bd2ec34da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340f7aa8e5df4bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b2c866887d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd3e7bd2ec34da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6197f3a79e054fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340f7aa8e5df4bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>