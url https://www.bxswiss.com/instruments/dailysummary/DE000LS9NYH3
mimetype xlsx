--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7bc3cf15804bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76637bbaa6da4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340f7aa8e5df4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9fbd0173354d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6197f3a79e054fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340f7aa8e5df4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15aea985d6e45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9fbd0173354d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>