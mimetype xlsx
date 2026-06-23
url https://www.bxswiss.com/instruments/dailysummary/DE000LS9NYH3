--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76637bbaa6da4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda442481b704c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9fbd0173354d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3818c9f4e5f14e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15aea985d6e45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9fbd0173354d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ce5e3d8fd749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3818c9f4e5f14e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>