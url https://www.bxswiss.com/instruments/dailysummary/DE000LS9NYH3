--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda442481b704c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d43eddc130c45c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3818c9f4e5f14e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Receea8b6f8da4d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ce5e3d8fd749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3818c9f4e5f14e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8cd7747f104d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Receea8b6f8da4d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>