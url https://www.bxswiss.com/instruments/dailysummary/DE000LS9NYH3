--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d43eddc130c45c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871f776802544dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Receea8b6f8da4d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb39ac63133944fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8cd7747f104d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Receea8b6f8da4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef27a565fa34329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb39ac63133944fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>