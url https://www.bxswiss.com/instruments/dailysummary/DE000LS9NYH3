--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871f776802544dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b49c284658b4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb39ac63133944fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68de6c222a384ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef27a565fa34329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb39ac63133944fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfea8b4481b45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68de6c222a384ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>