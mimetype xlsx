--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b49c284658b4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b2a3100d994f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68de6c222a384ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a29babc5c7b4978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfea8b4481b45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68de6c222a384ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bdd113b3a64c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a29babc5c7b4978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>