--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b2a3100d994f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55172e6e71b94554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a29babc5c7b4978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2d11905f244292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bdd113b3a64c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a29babc5c7b4978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c8e88526044871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2d11905f244292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke Aktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>