--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a42154e704916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32d141bdc604b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40135729921d4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320b5db5f7bc4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61a3361981f4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40135729921d4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b8ab626570401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320b5db5f7bc4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...571 lines deleted...]
-          <x:t>178,494</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,042</x:t>
-[...58 lines deleted...]
-          <x:t>180,397</x:t>
+          <x:t>182,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>