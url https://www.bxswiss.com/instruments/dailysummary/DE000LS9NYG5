--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32d141bdc604b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c989467d543f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320b5db5f7bc4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997c9230911f4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b8ab626570401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320b5db5f7bc4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ee040bfadb4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997c9230911f4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>