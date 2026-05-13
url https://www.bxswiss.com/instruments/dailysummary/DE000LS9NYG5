--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c989467d543f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80153dbb35674a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997c9230911f4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc966f2a8bc574847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ee040bfadb4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997c9230911f4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b09bb08a8e4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc966f2a8bc574847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>