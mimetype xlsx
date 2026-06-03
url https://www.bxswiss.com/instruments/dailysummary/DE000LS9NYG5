--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80153dbb35674a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ad5db562ae4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc966f2a8bc574847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f48ec06d9d041e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b09bb08a8e4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc966f2a8bc574847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cdf75c21861419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f48ec06d9d041e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>