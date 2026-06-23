--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ad5db562ae4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cbd1e8887d420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f48ec06d9d041e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290cbf1f89404a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cdf75c21861419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f48ec06d9d041e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2133b4db12c4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290cbf1f89404a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>