--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cbd1e8887d420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e74adddbf964df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290cbf1f89404a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53e99215bd9463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2133b4db12c4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290cbf1f89404a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf413278120fc499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53e99215bd9463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>