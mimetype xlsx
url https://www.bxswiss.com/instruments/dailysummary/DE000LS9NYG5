--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e74adddbf964df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f79a23ec714ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53e99215bd9463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3dd1e0a00b4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf413278120fc499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53e99215bd9463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b33473b0f2f4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3dd1e0a00b4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>