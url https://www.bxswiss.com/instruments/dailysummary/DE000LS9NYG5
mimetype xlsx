--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f79a23ec714ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f48c9282fb4a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3dd1e0a00b4ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14dacf25f6a4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b33473b0f2f4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3dd1e0a00b4ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6f82b7703a4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14dacf25f6a4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>