--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f48c9282fb4a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3ab521e074488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14dacf25f6a4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42e507f89cb4c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6f82b7703a4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14dacf25f6a4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d7113321e645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42e507f89cb4c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>