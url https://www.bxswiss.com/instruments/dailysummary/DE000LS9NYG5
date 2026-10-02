--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3ab521e074488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92a8d877a494b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42e507f89cb4c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a4ce1b064640e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d7113321e645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42e507f89cb4c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9565198f2547a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a4ce1b064640e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>