--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92a8d877a494b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e8d2c787b44f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a4ce1b064640e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e60a51bbb274d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9565198f2547a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a4ce1b064640e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ad3a0d13ed4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e60a51bbb274d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oachkatzl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>