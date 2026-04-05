--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recac8084a768422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86c01d1f1ea45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5ed87baf7d4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41034cb470fe4e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1147d9c267584b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5ed87baf7d4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6caaf9ea0f4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41034cb470fe4e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>