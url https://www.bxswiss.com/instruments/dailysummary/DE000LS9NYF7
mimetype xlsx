--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86c01d1f1ea45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fffa934302495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41034cb470fe4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbc65363fce4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6caaf9ea0f4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41034cb470fe4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76b1a6e7fcc4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbc65363fce4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,877</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>