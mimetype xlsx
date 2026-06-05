--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fffa934302495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c9b60a15a942b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbc65363fce4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38dd1eba7ca4934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76b1a6e7fcc4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbc65363fce4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724f555cc0ed4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38dd1eba7ca4934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>