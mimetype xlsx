--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c9b60a15a942b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2865a3af4850425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38dd1eba7ca4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01048f228c3477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724f555cc0ed4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38dd1eba7ca4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78023ee83c14d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01048f228c3477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>