--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2865a3af4850425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc7638751be4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01048f228c3477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8583d14beb4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78023ee83c14d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01048f228c3477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef099a80d6248a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8583d14beb4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>141,828</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>