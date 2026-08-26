--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc7638751be4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5220e8fa2834b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8583d14beb4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79bc65fd17c4f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef099a80d6248a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8583d14beb4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05dc894144d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79bc65fd17c4f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>148,310</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>153,221</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>