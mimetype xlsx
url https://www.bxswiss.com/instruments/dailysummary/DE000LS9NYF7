--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5220e8fa2834b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb384160c96494978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79bc65fd17c4f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a219a7360384fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05dc894144d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79bc65fd17c4f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9490a83ac0cd465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a219a7360384fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>150,386</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,258</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>150,672</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>