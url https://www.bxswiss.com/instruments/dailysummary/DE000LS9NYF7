--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb384160c96494978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7238ab3657ad45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a219a7360384fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7ef7506c73422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9490a83ac0cd465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a219a7360384fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc5a121df554bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7ef7506c73422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>