--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7238ab3657ad45d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b664b166ef942ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7ef7506c73422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708b440214c44deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc5a121df554bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7ef7506c73422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fa2263ba134597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708b440214c44deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JA - Aktien Langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>157,907</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,076</x:t>
-[...242 lines deleted...]
-          <x:t>155,198</x:t>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>