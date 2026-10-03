--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58ff78fd3534476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29ba4a2cbf04e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f8c9c373a648e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4c11573fd8422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee7a681487c4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f8c9c373a648e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b9a5afbcd64569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4c11573fd8422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>148,373</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,996</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>149,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,103</x:t>
-[...146 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,642</x:t>
-[...9 lines deleted...]
-          <x:t>149,405</x:t>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>