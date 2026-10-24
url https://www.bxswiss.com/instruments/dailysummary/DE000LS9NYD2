--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29ba4a2cbf04e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b07d6e0668c40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4c11573fd8422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaeec9562020425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b9a5afbcd64569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4c11573fd8422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc961b2a84b46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaeec9562020425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>