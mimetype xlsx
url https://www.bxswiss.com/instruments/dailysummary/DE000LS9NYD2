--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a8ff0a9e0d4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab192aacbe1a415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d996e1da3c94bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c04ffe5e0754e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41236953ed99447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d996e1da3c94bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6a0b6da1554ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c04ffe5e0754e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>