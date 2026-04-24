--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab192aacbe1a415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb479c34ca5564a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c04ffe5e0754e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0732657fe7f24f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6a0b6da1554ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c04ffe5e0754e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra483efad1b314418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0732657fe7f24f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>