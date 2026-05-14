--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb479c34ca5564a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafce1a9ca87a4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0732657fe7f24f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854f40fe165745d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra483efad1b314418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0732657fe7f24f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17665fe120784306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854f40fe165745d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>