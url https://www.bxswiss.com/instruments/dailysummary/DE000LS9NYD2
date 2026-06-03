--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafce1a9ca87a4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c885dbb992b4f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854f40fe165745d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e3a78cc4f74d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17665fe120784306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854f40fe165745d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9171719cf687423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e3a78cc4f74d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>149,798</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,858</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>