--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c885dbb992b4f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a0067fdafb43c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e3a78cc4f74d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f6410bb512492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9171719cf687423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e3a78cc4f74d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b572a2ed75749a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f6410bb512492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>