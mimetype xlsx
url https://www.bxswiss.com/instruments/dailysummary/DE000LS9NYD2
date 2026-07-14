--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a0067fdafb43c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191f2fca95c4496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f6410bb512492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dcd6eeedfa42e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b572a2ed75749a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f6410bb512492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054af4cca72d40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dcd6eeedfa42e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>