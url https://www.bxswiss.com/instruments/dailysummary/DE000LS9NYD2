--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191f2fca95c4496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68343b7363847e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dcd6eeedfa42e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406a5b490e9944d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054af4cca72d40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dcd6eeedfa42e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52b074672dc40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406a5b490e9944d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>