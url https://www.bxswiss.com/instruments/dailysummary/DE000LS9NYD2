--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68343b7363847e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1188e3d573ac4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406a5b490e9944d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2c0c55d1954c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52b074672dc40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406a5b490e9944d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90be161086f54d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2c0c55d1954c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>144,048</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,002</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>143,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,528</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>