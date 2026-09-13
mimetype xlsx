--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1188e3d573ac4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58ff78fd3534476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2c0c55d1954c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f8c9c373a648e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90be161086f54d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2c0c55d1954c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee7a681487c4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f8c9c373a648e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small fast Dachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NYD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>