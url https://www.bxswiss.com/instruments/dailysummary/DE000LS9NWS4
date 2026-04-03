--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1133176762614f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eafadff53b248a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d181afe1de4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc2ac8bb8a645df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a058e82a44b4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d181afe1de4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra169a5bdf8a24afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc2ac8bb8a645df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>