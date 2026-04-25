--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eafadff53b248a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e0cd3afdd4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc2ac8bb8a645df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra451466b4b99491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra169a5bdf8a24afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc2ac8bb8a645df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c7305a97a2489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra451466b4b99491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>