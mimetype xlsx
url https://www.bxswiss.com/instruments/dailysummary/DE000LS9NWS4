--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e0cd3afdd4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b1a5b27431499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra451466b4b99491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13105efae6f848f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c7305a97a2489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra451466b4b99491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8619cbd9d9594f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13105efae6f848f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>