--- v8 (2026-05-16)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b1a5b27431499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d145f9aad3742ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13105efae6f848f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbcc777c464457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8619cbd9d9594f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13105efae6f848f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5978231aabd945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbcc777c464457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>156,078</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>