--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d145f9aad3742ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3324fc06d2c64081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbcc777c464457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc79740471d9541b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5978231aabd945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbcc777c464457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2c491db3a5402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc79740471d9541b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>