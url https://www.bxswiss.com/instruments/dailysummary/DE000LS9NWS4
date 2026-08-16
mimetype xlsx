--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3324fc06d2c64081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e779ae0dff34df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc79740471d9541b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e726ac4eaca471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2c491db3a5402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc79740471d9541b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7a92b4e4a741a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e726ac4eaca471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>