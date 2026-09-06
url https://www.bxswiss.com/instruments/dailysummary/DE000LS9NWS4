--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e779ae0dff34df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf566d78d90e04837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e726ac4eaca471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ab6996cb004479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7a92b4e4a741a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e726ac4eaca471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0a405c94ee4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ab6996cb004479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>153,980</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,924</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,790</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>