--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf566d78d90e04837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6203adf8bd24036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ab6996cb004479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb25dd2236b74a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0a405c94ee4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ab6996cb004479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b860a00b28946e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb25dd2236b74a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>