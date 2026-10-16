--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6203adf8bd24036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fb2e8100fb468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb25dd2236b74a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e62cd9da4b4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b860a00b28946e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb25dd2236b74a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee3be6b540f46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e62cd9da4b4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>