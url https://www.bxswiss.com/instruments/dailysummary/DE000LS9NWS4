--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fb2e8100fb468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7568087e77a84754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e62cd9da4b4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66743bd803e54247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee3be6b540f46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e62cd9da4b4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeef6cdaf6e34796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66743bd803e54247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>