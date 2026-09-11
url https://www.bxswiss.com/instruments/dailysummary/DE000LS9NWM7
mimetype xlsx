--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426c47ba7884481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1e702142d04f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5844e8640afe4b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a570faf8d044415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ded3cba4b934df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5844e8640afe4b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec68dd2600b24a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a570faf8d044415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>205,578</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,739</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>