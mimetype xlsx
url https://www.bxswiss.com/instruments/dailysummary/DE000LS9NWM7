--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1e702142d04f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473ca4fbff124c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a570faf8d044415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082bc9e3b036481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec68dd2600b24a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a570faf8d044415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9d80a6b1dc48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082bc9e3b036481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>