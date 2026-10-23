--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473ca4fbff124c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7ade87cd224d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082bc9e3b036481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95144504a5574c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9d80a6b1dc48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082bc9e3b036481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e34c6eefef54884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95144504a5574c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>