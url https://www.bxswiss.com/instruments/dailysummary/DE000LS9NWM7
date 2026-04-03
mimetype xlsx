--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849a66c2d39743e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a5e5213e0d4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2014a390c1745b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51d15af3ee8418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a9a3be4c34cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2014a390c1745b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29c3d226c6f4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51d15af3ee8418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>