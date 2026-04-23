--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a5e5213e0d4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5126fb0ff9843b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51d15af3ee8418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5334a0dd034383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29c3d226c6f4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51d15af3ee8418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b7609a365649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5334a0dd034383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>