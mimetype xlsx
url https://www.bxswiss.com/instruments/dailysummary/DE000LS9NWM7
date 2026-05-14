--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5126fb0ff9843b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dce1ddcc814406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5334a0dd034383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b5eaf9f8344747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b7609a365649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5334a0dd034383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e074b2c934476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b5eaf9f8344747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>