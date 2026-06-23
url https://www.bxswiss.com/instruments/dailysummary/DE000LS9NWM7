--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dce1ddcc814406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f54507e7c64def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b5eaf9f8344747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adcd774a442424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e074b2c934476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b5eaf9f8344747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe80a0178cf14a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adcd774a442424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>173,017</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>