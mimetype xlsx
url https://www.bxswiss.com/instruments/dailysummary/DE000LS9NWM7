--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f54507e7c64def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888731f6be694a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adcd774a442424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1b75b813949db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe80a0178cf14a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adcd774a442424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52eccc7e899f4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1b75b813949db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>