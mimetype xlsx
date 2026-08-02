--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888731f6be694a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7e9459be3d4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1b75b813949db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56b1e7d4b204b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52eccc7e899f4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1b75b813949db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cd421520b64b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56b1e7d4b204b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>