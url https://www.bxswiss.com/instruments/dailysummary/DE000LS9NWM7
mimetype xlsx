--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7e9459be3d4a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426c47ba7884481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56b1e7d4b204b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5844e8640afe4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cd421520b64b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56b1e7d4b204b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ded3cba4b934df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5844e8640afe4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Software High Tech Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>