--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9b67d0ee0e463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499efce2e8534324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed80033d0eb4421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d07caf856f43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c54bd9525c43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed80033d0eb4421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933d4d3af81944b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d07caf856f43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>142,805</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>141,075</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>142,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>