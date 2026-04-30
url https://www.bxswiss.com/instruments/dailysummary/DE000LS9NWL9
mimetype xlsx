--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499efce2e8534324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80216aa6be644d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d07caf856f43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079922e3e370442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933d4d3af81944b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d07caf856f43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea8d2673b6d41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079922e3e370442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>