--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80216aa6be644d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96713c2dab60455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079922e3e370442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61de48e005cd4c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea8d2673b6d41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079922e3e370442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274f68f676d741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61de48e005cd4c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>147,586</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,862</x:t>
-[...112 lines deleted...]
-          <x:t>150,071</x:t>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>