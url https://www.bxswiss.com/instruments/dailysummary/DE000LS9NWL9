--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96713c2dab60455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3def44fa90418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61de48e005cd4c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce47369d42544b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274f68f676d741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61de48e005cd4c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c2a51a1ce7467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce47369d42544b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>150,810</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>