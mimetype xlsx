--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3def44fa90418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a12ee05d8f14a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce47369d42544b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd496e3f0fc624a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c2a51a1ce7467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce47369d42544b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d05c61af7684e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd496e3f0fc624a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>