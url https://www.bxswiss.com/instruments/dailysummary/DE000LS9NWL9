--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a12ee05d8f14a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a4ac88ca5e4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd496e3f0fc624a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fdb114be884f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d05c61af7684e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd496e3f0fc624a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d8b3011aff46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fdb114be884f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>