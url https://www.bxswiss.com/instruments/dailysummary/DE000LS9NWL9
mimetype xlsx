--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a4ac88ca5e4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d02f73086c4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fdb114be884f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee80a5de5f24fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d8b3011aff46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fdb114be884f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046b6a4cb8f849fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee80a5de5f24fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>