--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d02f73086c4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffafc5ffb8974fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee80a5de5f24fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2954e742994df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046b6a4cb8f849fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee80a5de5f24fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc536f462ae7f4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2954e742994df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Feel good Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,976</x:t>
-[...205 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,089</x:t>
-[...144 lines deleted...]
-          <x:t>158,892</x:t>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>