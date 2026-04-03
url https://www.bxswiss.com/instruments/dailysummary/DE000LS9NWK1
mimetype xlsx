--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee73aa4eea740c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ea28c825e047aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9eb42ee4994fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78abb746b25c479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554472e52a38452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9eb42ee4994fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fb7d8576b54322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78abb746b25c479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>