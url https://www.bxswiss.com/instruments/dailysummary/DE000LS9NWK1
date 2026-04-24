--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ea28c825e047aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028fc6e7677641d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78abb746b25c479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9779c29ef7d40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fb7d8576b54322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78abb746b25c479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98c03bedd1f4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9779c29ef7d40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>442,427</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>434,254</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>431,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,774</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>