--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028fc6e7677641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238fcae46606482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9779c29ef7d40b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767d965950d14fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98c03bedd1f4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9779c29ef7d40b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804c36e1d08f44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767d965950d14fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>