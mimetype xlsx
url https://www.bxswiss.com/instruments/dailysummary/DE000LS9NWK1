--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238fcae46606482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777f9f5297194d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767d965950d14fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77fd82239b084921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804c36e1d08f44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767d965950d14fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f77a04f3f4432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77fd82239b084921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>