--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777f9f5297194d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593b861816884989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77fd82239b084921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043efd2bebda4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f77a04f3f4432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77fd82239b084921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319e0c0ecbb449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043efd2bebda4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>