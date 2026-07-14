--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593b861816884989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3534f8a7e047c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043efd2bebda4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba708b1dc8d4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319e0c0ecbb449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043efd2bebda4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cca9c8096648f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba708b1dc8d4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>