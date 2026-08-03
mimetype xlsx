--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3534f8a7e047c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca2d633d1cd4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba708b1dc8d4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea7fb40c18f4b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cca9c8096648f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba708b1dc8d4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf811b9e47c2d4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea7fb40c18f4b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>