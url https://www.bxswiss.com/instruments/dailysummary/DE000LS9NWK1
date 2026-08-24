--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca2d633d1cd4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c60b6d475e4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea7fb40c18f4b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39d9a875e8f48a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf811b9e47c2d4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea7fb40c18f4b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b35e5aab3a45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39d9a875e8f48a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>