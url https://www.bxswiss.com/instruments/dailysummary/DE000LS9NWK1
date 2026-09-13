--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c60b6d475e4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a87fddfb45a41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39d9a875e8f48a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a50b10d847465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b35e5aab3a45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39d9a875e8f48a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafc646d72a9422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a50b10d847465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>