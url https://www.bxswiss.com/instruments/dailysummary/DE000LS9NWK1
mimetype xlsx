--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a87fddfb45a41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5dd762c2234a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a50b10d847465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7386bbe9dff04cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafc646d72a9422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a50b10d847465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdee8ebc69e8442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7386bbe9dff04cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>