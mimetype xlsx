--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5dd762c2234a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7e1afdabc4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7386bbe9dff04cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070a8bd141ef440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdee8ebc69e8442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7386bbe9dff04cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d34eb5f8324f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070a8bd141ef440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bambus Ultra</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>