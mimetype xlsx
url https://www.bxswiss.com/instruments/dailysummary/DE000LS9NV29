--- v5 (2026-02-21)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65dab765a7f549c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95469c56a4ee4f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab480914a4214bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1406b64912084fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e17edccb334b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab480914a4214bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43912748cb8146c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1406b64912084fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>130,921</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>