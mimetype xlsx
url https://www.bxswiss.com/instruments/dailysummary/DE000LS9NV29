--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95469c56a4ee4f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931d343cc42b4dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1406b64912084fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6455ee4e65be409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43912748cb8146c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1406b64912084fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0d665524104c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6455ee4e65be409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>