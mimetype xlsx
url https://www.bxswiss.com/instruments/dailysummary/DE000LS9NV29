--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931d343cc42b4dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57b761d0a6c4103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6455ee4e65be409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f7f049876a423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0d665524104c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6455ee4e65be409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95deddf1cd164d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f7f049876a423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>