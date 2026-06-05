--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57b761d0a6c4103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3082fe3ad3134a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f7f049876a423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d1f5b568954818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95deddf1cd164d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f7f049876a423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5a84c9997a4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d1f5b568954818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>