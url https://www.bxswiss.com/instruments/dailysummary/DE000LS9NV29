--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3082fe3ad3134a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9568d45b9044c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d1f5b568954818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7910eb2dc8c464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5a84c9997a4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d1f5b568954818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra102d44c307f4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7910eb2dc8c464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>