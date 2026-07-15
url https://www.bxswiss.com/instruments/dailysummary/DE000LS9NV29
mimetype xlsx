--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9568d45b9044c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dbbdbd900f413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7910eb2dc8c464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c70c5b249de48e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra102d44c307f4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7910eb2dc8c464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30cc22f5cd2d4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c70c5b249de48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>