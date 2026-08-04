--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dbbdbd900f413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a095c090b340d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c70c5b249de48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1528452d6c3a4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30cc22f5cd2d4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c70c5b249de48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa65777bb08b4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1528452d6c3a4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>