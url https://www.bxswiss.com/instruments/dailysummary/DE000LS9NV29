--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a095c090b340d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509c74b22e9e42b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1528452d6c3a4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec44e2b59c84d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa65777bb08b4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1528452d6c3a4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f93f16e9664520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec44e2b59c84d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>