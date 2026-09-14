--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509c74b22e9e42b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c0ba13486e417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec44e2b59c84d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a683b6d84a74979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f93f16e9664520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec44e2b59c84d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a89b508552469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a683b6d84a74979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,697</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>