--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c0ba13486e417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfac93b261504ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a683b6d84a74979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f5408450b846db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a89b508552469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a683b6d84a74979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbbc4701acd4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f5408450b846db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>