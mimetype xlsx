--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfac93b261504ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a235600f1d44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f5408450b846db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb578194c9ef04a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbbc4701acd4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f5408450b846db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7aaf69acbd944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb578194c9ef04a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NV29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>