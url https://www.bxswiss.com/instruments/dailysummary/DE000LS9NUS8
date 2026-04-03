--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c84bed0aa554adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7330ea69634fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ffb1c9729c4d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0519ad957f7f4991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c3d085768a4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ffb1c9729c4d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a03c62d01443f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0519ad957f7f4991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>127,798</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>