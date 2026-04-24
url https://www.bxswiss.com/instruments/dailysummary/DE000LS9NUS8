--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7330ea69634fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3e6d599cb741cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0519ad957f7f4991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b06f3ec5b9454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a03c62d01443f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0519ad957f7f4991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b27e2083e9409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b06f3ec5b9454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>