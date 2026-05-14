--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3e6d599cb741cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537dd5a7cb424fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b06f3ec5b9454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e14c8b6429d4ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b27e2083e9409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b06f3ec5b9454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7120086d17446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e14c8b6429d4ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>