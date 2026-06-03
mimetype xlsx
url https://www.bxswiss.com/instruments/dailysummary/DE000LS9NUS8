--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537dd5a7cb424fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0b26053d70422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e14c8b6429d4ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f29b2b2c1e4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7120086d17446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e14c8b6429d4ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60d683cf5434b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f29b2b2c1e4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>