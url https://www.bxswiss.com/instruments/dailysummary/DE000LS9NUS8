--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0b26053d70422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red40b860efb34014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f29b2b2c1e4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b7240ac3414137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60d683cf5434b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f29b2b2c1e4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05fd5cfd8b87465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b7240ac3414137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>