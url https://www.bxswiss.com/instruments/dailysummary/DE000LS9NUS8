--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red40b860efb34014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2300759b698046ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b7240ac3414137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bdd74a40ea4762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05fd5cfd8b87465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b7240ac3414137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253310c30eda4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bdd74a40ea4762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>