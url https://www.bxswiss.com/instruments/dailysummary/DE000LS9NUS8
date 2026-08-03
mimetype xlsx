--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2300759b698046ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed001ba70594a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bdd74a40ea4762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4da59bd99c46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253310c30eda4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bdd74a40ea4762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617a76fa5d824c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4da59bd99c46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>122,849</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>123,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>