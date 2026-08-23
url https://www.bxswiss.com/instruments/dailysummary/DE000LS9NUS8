--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed001ba70594a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8beb5977294c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4da59bd99c46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71598ae51a743f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617a76fa5d824c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4da59bd99c46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60f3d9e1c9a4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71598ae51a743f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>