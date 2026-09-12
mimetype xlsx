--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8beb5977294c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb417b0c7d704ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71598ae51a743f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3857122c674d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60f3d9e1c9a4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71598ae51a743f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb3c180d17d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3857122c674d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>126,529</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>