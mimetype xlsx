--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb417b0c7d704ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf47962bb2e40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3857122c674d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589ccb8f42914db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb3c180d17d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3857122c674d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299ed911b47f49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589ccb8f42914db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>126,173</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,767</x:t>
-[...593 lines deleted...]
-          <x:t>127,982</x:t>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>