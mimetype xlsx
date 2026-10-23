--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf47962bb2e40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fa00c3738b4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589ccb8f42914db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff5b988b0a04b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299ed911b47f49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589ccb8f42914db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89e9f42aba142d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff5b988b0a04b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividentitis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>