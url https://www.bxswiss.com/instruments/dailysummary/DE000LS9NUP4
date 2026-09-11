--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e08c85350f42a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacd598c00934276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb55f9a093f14645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red69df95bb4d4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f4e0eb92c54c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb55f9a093f14645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fcb9bffd4a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red69df95bb4d4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,559</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>