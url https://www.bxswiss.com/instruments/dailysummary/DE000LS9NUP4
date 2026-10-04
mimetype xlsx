--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacd598c00934276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804473961a4d4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red69df95bb4d4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3e5f372a324286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fcb9bffd4a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red69df95bb4d4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6101a565c64423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3e5f372a324286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>