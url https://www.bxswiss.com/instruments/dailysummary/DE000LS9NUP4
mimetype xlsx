--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804473961a4d4885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ee4a5dd0fd42b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3e5f372a324286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb860fee4f04488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6101a565c64423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3e5f372a324286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ed385617334083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb860fee4f04488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>