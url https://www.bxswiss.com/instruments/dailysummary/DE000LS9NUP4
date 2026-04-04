--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb328c100ca084205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7620f16f4f64da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050401cf85d14016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34925627fe9c4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52973116ac534c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050401cf85d14016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5428988bd368459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34925627fe9c4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>