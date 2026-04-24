--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7620f16f4f64da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f36a304b0a5405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34925627fe9c4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1996a00effbc4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5428988bd368459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34925627fe9c4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ff8658223f4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1996a00effbc4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>