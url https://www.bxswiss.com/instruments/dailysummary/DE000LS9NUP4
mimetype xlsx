--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f36a304b0a5405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c0bf69a9a7446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1996a00effbc4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab84ee58f5c94d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ff8658223f4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1996a00effbc4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c35cfdced64aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab84ee58f5c94d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>87,908</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>