--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c0bf69a9a7446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e07057b2796464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab84ee58f5c94d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4140d42f0e454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c35cfdced64aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab84ee58f5c94d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1e447951b04730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4140d42f0e454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>