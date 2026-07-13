--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e07057b2796464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83b67a3c15c4f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4140d42f0e454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80a9216c13f411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1e447951b04730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4140d42f0e454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8c23f034874691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80a9216c13f411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>86,706</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,839</x:t>
-[...156 lines deleted...]
-          <x:t>85,795</x:t>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,267</x:t>
-[...269 lines deleted...]
-          <x:t>87,241</x:t>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>