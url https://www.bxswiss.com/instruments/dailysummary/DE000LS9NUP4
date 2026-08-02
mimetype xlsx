--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83b67a3c15c4f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e683e2a5354104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80a9216c13f411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fa998513ec4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8c23f034874691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80a9216c13f411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ddf868a499d4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fa998513ec4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>