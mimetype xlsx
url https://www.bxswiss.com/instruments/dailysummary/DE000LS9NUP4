--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e683e2a5354104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e08c85350f42a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fa998513ec4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb55f9a093f14645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ddf868a499d4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fa998513ec4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f4e0eb92c54c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb55f9a093f14645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnergieUndVersorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>82,282</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,098</x:t>
-[...463 lines deleted...]
-          <x:t>80,781</x:t>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>