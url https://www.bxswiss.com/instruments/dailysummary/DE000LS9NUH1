--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583664ef11094334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975b0b09cd5d4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb825281f5dc848a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f1a0beafea4778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bd30ab058e4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb825281f5dc848a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0187589e43b9447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f1a0beafea4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,595</x:t>
-[...97 lines deleted...]
-          <x:t>104,163</x:t>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>103,963</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>103,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>