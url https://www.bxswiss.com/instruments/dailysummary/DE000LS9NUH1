--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975b0b09cd5d4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd059887bf535448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f1a0beafea4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c98c07a015541b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0187589e43b9447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f1a0beafea4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2556d60db74a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c98c07a015541b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,949</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>104,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>