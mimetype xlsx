--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd059887bf535448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802f1fbfd92144e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c98c07a015541b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd71ef0fc569c4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2556d60db74a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c98c07a015541b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed8066e222140ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd71ef0fc569c4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>