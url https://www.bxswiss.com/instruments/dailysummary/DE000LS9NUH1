--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1e3c214e2b4bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722fd8c864664c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0deb4b865841c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9118c93ce7b64746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c3c592a5984e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0deb4b865841c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7b5fc0a28a4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9118c93ce7b64746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,251</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>101,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,471</x:t>
-[...151 lines deleted...]
-          <x:t>101,528</x:t>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,520</x:t>
-[...301 lines deleted...]
-          <x:t>100,491</x:t>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>