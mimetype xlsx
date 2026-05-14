--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722fd8c864664c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb852057818a64690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9118c93ce7b64746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25963b257ae4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7b5fc0a28a4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9118c93ce7b64746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098f47604d4e4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25963b257ae4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,879</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,755</x:t>
-[...458 lines deleted...]
-          <x:t>101,820</x:t>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>101,970</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>