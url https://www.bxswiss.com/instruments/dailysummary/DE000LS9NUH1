--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb852057818a64690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66190881c89e492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25963b257ae4272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729fde62e89749fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098f47604d4e4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25963b257ae4272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836487b138294b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729fde62e89749fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>101,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>101,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>