--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66190881c89e492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65d7a8cfe3d4c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729fde62e89749fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ad336c96a4a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836487b138294b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729fde62e89749fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447bf5fee7384891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ad336c96a4a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>