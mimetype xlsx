--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65d7a8cfe3d4c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9811411c7f4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ad336c96a4a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fc4e8421d6491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447bf5fee7384891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ad336c96a4a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daaf7a8e7ad41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fc4e8421d6491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>102,794</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,758</x:t>
-[...75 lines deleted...]
-          <x:t>102,168</x:t>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>102,290</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>