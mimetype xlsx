--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9811411c7f4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583664ef11094334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fc4e8421d6491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb825281f5dc848a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daaf7a8e7ad41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fc4e8421d6491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bd30ab058e4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb825281f5dc848a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>trade4fun</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>102,635</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,534</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>102,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,663</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>