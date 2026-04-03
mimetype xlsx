--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955bc3d8987840e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727f77e4810e4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207cd321fb24bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8d398c75344cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e64af6c49744eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207cd321fb24bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cde4c4c32c4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8d398c75344cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,121 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>163,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,651</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>161,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,095</x:t>
         </x:is>
       </x:c>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>