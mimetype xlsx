--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727f77e4810e4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2194ed10031d421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8d398c75344cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83ca4d760ec4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cde4c4c32c4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8d398c75344cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750e927c9b3f4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83ca4d760ec4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,489 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...437 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>