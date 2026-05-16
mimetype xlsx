--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2194ed10031d421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c08c5876e864394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83ca4d760ec4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a00297c8034301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750e927c9b3f4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83ca4d760ec4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe98e3ede33f4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a00297c8034301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>