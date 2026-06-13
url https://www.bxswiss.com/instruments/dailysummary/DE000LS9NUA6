--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c08c5876e864394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af4df44c4214595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a00297c8034301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a23f243458409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe98e3ede33f4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a00297c8034301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a1a135bfaf4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a23f243458409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,773</x:t>
-[...495 lines deleted...]
-          <x:t>164,041</x:t>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>