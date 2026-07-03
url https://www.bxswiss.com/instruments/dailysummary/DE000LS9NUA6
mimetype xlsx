--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af4df44c4214595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a307953c9444df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a23f243458409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46aaaed986c9404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a1a135bfaf4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a23f243458409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53f910801304182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46aaaed986c9404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>