--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a307953c9444df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b960232b463484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46aaaed986c9404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9a3cf6a5b04fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53f910801304182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46aaaed986c9404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3476b77dd55a4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9a3cf6a5b04fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>