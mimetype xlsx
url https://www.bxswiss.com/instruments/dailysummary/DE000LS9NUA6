--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b960232b463484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4e34839803473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9a3cf6a5b04fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38ffc7988c6450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3476b77dd55a4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9a3cf6a5b04fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb9e8bf4ea2411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38ffc7988c6450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>