--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4e34839803473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17006ad742584179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38ffc7988c6450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccad322b5584919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb9e8bf4ea2411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38ffc7988c6450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf3821c227e48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccad322b5584919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>