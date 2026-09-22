--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17006ad742584179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2cc2e608ab499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccad322b5584919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd164d254c8043aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf3821c227e48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccad322b5584919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51533278c2954073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd164d254c8043aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>