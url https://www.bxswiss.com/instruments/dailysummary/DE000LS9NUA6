--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2cc2e608ab499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8fb772a7844ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd164d254c8043aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8c024934974f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51533278c2954073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd164d254c8043aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d91bea91917452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8c024934974f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>