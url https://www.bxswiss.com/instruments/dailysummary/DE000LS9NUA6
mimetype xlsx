--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8fb772a7844ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3ddd76e9784b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8c024934974f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e4193845f04949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d91bea91917452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8c024934974f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e33ad1ea514191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e4193845f04949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeueSterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NUA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>