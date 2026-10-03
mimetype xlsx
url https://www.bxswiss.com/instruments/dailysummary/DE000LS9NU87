--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ff79b16c941a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8a33be3d364331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f15f324a8e94a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fa11d21a254234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5822f02e0cf54ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f15f324a8e94a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedda447e27b44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fa11d21a254234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>103,053</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,053</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>104,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,405</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>