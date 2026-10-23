--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8a33be3d364331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb686d10eea0646f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fa11d21a254234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1661c32cd4344469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedda447e27b44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fa11d21a254234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bcf14cd5bd48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1661c32cd4344469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>