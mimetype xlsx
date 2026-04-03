--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd6d5241be041ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ec2299a7304470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb7e85825554711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf17bd2580a0450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab82936461cd4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb7e85825554711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66234b130844439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf17bd2580a0450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>