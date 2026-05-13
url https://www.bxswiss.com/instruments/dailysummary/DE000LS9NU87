--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ec2299a7304470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fee4a3fda304ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf17bd2580a0450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600705ded4e546e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66234b130844439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf17bd2580a0450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fabdb7919564d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600705ded4e546e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,434</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>