--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fee4a3fda304ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534e699322044f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600705ded4e546e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2c045b18d14273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fabdb7919564d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600705ded4e546e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e27e5f320c46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2c045b18d14273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,861</x:t>
-[...80 lines deleted...]
-          <x:t>102,154</x:t>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>102,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>