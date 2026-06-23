--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534e699322044f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfe5d4393804cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2c045b18d14273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c9906cfef4907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e27e5f320c46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2c045b18d14273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f23ff39444374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c9906cfef4907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>