--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfe5d4393804cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2012dfd3df9476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c9906cfef4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea01d9a8811e4857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f23ff39444374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c9906cfef4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4837d41de544f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea01d9a8811e4857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,481</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>102,424</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>