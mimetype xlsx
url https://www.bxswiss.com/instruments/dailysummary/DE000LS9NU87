--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2012dfd3df9476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03ec7ec6f134b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea01d9a8811e4857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465a210a04f74d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4837d41de544f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea01d9a8811e4857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6b8570a56a4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465a210a04f74d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,089</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,371</x:t>
-[...571 lines deleted...]
-          <x:t>101,456</x:t>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>