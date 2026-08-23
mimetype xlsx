--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03ec7ec6f134b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497929af347148c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465a210a04f74d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e24a949570e4210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6b8570a56a4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465a210a04f74d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc826920a19d14f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e24a949570e4210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>