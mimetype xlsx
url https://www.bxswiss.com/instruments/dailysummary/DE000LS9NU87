--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497929af347148c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ff79b16c941a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e24a949570e4210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f15f324a8e94a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc826920a19d14f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e24a949570e4210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5822f02e0cf54ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f15f324a8e94a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All You Want</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,314</x:t>
-[...26 lines deleted...]
-          <x:t>104,658</x:t>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>103,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,053</x:t>
-[...4 lines deleted...]
-          <x:t>103,378</x:t>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>