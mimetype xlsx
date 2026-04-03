--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f62afed8fc4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c00d1a8977d4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bdc7b373af4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1268a527f947c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f9e7fe384b4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bdc7b373af4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4328166f7284730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1268a527f947c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>125,815</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>