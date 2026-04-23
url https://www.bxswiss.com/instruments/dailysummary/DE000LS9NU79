--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c00d1a8977d4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806dec16ef744a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1268a527f947c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff91be161334329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4328166f7284730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1268a527f947c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56e3845d4a7461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff91be161334329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>