--- v5 (2026-04-23)
+++ v6 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806dec16ef744a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb83d06ad23b4d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff91be161334329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd62845b97104d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56e3845d4a7461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff91be161334329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47a31ab44224302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd62845b97104d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>131,013</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,818</x:t>
-[...26 lines deleted...]
-          <x:t>129,897</x:t>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>