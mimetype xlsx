--- v6 (2026-05-31)
+++ v7 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb83d06ad23b4d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f04fc3a9f34d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd62845b97104d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c566d15dd43419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47a31ab44224302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd62845b97104d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3668e4144b4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c566d15dd43419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>137,659</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>