--- v7 (2026-07-01)
+++ v8 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f04fc3a9f34d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f215b0ba93e4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c566d15dd43419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29b443b587842d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3668e4144b4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c566d15dd43419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c51c33f1e94b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29b443b587842d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>