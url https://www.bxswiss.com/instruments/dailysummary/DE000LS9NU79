--- v8 (2026-07-22)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f215b0ba93e4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04870aadfe134201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29b443b587842d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5344ad1d0407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c51c33f1e94b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29b443b587842d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e1b181c72a4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5344ad1d0407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>138,592</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,756</x:t>
-[...345 lines deleted...]
-          <x:t>140,772</x:t>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,247</x:t>
-[...188 lines deleted...]
-          <x:t>139,795</x:t>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>