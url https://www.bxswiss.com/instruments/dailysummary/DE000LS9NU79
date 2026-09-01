--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04870aadfe134201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf927391d1d90434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5344ad1d0407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c01e547faed4e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e1b181c72a4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5344ad1d0407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50c67c7f6aa4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c01e547faed4e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,189</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>