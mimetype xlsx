--- v10 (2026-09-01)
+++ v11 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf927391d1d90434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659b7457d95e47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c01e547faed4e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215469d616e14040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50c67c7f6aa4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c01e547faed4e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b9875b283a44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215469d616e14040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...545 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>