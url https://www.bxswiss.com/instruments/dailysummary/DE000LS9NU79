--- v11 (2026-09-30)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659b7457d95e47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a45e2e1dd9c4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215469d616e14040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b54faeece23438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b9875b283a44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215469d616e14040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01df226f8c9d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b54faeece23438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienuniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>