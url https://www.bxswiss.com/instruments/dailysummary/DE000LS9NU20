--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d8147db04340b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9eabf943b644fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae94142f7894b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22b8ae9828e4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e1cfc84bd94b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae94142f7894b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82f23f9fb9c475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22b8ae9828e4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,089</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>97,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,290</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>