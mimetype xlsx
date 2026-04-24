--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9eabf943b644fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a7866553df4217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22b8ae9828e4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abc4c707b23453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82f23f9fb9c475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22b8ae9828e4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee0f2e23de54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abc4c707b23453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>