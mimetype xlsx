--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a7866553df4217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50713ca733d242d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abc4c707b23453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10432146d83b48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee0f2e23de54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abc4c707b23453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd740adb0c6e6415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10432146d83b48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>