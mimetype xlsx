--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50713ca733d242d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fa07376db44b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10432146d83b48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5fd040559a442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd740adb0c6e6415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10432146d83b48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88da06796bef4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5fd040559a442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>110,884</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,754</x:t>
-[...328 lines deleted...]
-          <x:t>109,949</x:t>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>