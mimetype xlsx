--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fa07376db44b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e8c93aaa0544de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5fd040559a442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b44cdc3ae04f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88da06796bef4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5fd040559a442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b02d5b17a62467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b44cdc3ae04f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>