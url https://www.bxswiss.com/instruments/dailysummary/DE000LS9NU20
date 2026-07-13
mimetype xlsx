--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e8c93aaa0544de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a86e4dc0414526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b44cdc3ae04f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c4ef51f428430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b02d5b17a62467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b44cdc3ae04f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a5c0ec8253472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c4ef51f428430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>