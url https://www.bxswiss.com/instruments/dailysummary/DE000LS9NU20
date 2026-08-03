--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a86e4dc0414526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf08f5478def4fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c4ef51f428430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a8436bea854dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a5c0ec8253472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c4ef51f428430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110fa11b16a94b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a8436bea854dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>