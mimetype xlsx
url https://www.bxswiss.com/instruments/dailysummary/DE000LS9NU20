--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf08f5478def4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db796ae86cf45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a8436bea854dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83350824e85a41a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110fa11b16a94b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a8436bea854dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d7795e001844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83350824e85a41a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>