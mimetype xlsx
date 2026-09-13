--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db796ae86cf45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d9dba4f9d349c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83350824e85a41a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d7343ae54b4db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d7795e001844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83350824e85a41a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd869642613754a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d7343ae54b4db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoffwirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,328</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,871</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>100,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>