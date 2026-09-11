--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979d5ef7a1a4430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd182b8581548ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e91024d7e84fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd639c6030b654fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fe3b1fe7e24c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e91024d7e84fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02f21d625f0499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd639c6030b654fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,151</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,350</x:t>
-[...58 lines deleted...]
-          <x:t>80,296</x:t>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,738</x:t>
-[...117 lines deleted...]
-          <x:t>80,355</x:t>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>