--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd182b8581548ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a0347bbcfc481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd639c6030b654fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7be6af7dfb467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02f21d625f0499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd639c6030b654fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa06860e90664508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7be6af7dfb467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>80,296</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>80,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,716</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>80,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,618</x:t>
-[...225 lines deleted...]
-          <x:t>80,948</x:t>
+          <x:t>80,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>