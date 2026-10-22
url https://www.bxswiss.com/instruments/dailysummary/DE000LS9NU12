--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a0347bbcfc481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eba991b9f124c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7be6af7dfb467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0d362a0d29495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa06860e90664508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7be6af7dfb467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf34c70524f4481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0d362a0d29495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,618</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>80,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,951</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>