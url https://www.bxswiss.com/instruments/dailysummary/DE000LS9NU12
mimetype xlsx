--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1956ad45fccd41ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784d64e83e7e4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbe7b75a8da4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184a737a60294156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4783ea0dee184b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbe7b75a8da4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf60fccded34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184a737a60294156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>78,821</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>78,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>78,678</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,647</x:t>
-[...409 lines deleted...]
-          <x:t>77,890</x:t>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>