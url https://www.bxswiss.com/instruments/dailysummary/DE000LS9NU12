--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784d64e83e7e4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda797ea92fe04954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184a737a60294156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92eb78cd04c14ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf60fccded34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184a737a60294156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3630abf6344604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92eb78cd04c14ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>