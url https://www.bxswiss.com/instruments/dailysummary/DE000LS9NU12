--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda797ea92fe04954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cab1c7e8d44016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92eb78cd04c14ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67274ada3554b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3630abf6344604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92eb78cd04c14ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dc927aa71b4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67274ada3554b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>78,966</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,871</x:t>
-[...490 lines deleted...]
-          <x:t>79,015</x:t>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>