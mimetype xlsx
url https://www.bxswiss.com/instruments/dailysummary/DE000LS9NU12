--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cab1c7e8d44016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361383c4cc1f4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67274ada3554b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d371d7dee0497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dc927aa71b4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67274ada3554b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46652fa51d684dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d371d7dee0497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>78,930</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,959</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>78,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>