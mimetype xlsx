--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361383c4cc1f4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353974bbe3d443cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d371d7dee0497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790965086fef4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46652fa51d684dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d371d7dee0497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641fcdec97164b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790965086fef4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>78,978</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>79,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,075</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,357</x:t>
-[...117 lines deleted...]
-          <x:t>79,520</x:t>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>