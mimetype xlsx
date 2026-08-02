--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353974bbe3d443cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca20f401b5854ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790965086fef4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038a54fc87104992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641fcdec97164b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790965086fef4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265ae1a8adb54314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038a54fc87104992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>79,195</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>79,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>