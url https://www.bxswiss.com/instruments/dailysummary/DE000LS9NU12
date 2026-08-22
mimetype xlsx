--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca20f401b5854ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979d5ef7a1a4430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038a54fc87104992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e91024d7e84fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265ae1a8adb54314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038a54fc87104992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fe3b1fe7e24c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e91024d7e84fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NeoTorti</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>79,552</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,474</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>79,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,574</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>