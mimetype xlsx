--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f33ae6b3fac485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a83e2099de4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fdedc4bea24846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38de5559bb744773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16d3aa6110c4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fdedc4bea24846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228f7b549cd9459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38de5559bb744773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,227</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,126</x:t>
-[...362 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,230</x:t>
-[...16 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,194</x:t>
-[...171 lines deleted...]
-          <x:t>2,923</x:t>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>