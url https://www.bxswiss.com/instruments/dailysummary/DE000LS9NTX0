--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a83e2099de4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e61003bba74533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38de5559bb744773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf360e2fbcc7a4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228f7b549cd9459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38de5559bb744773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9939b4448c457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf360e2fbcc7a4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,135</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>3,109</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>