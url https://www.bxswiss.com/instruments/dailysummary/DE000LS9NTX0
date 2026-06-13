--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e61003bba74533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b331fbbbbb24b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf360e2fbcc7a4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c1700ca14d49d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9939b4448c457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf360e2fbcc7a4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d71a2d9968246b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c1700ca14d49d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,214</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,202</x:t>
-[...16 lines deleted...]
-          <x:t>3,293</x:t>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,261</x:t>
-[...517 lines deleted...]
-          <x:t>3,241</x:t>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>