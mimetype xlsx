--- v7 (2026-06-13)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b331fbbbbb24b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7919cacf320647ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c1700ca14d49d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b7eb070cf04a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d71a2d9968246b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c1700ca14d49d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89f869ec494ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b7eb070cf04a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,524</x:t>
-[...210 lines deleted...]
-          <x:t>3,388</x:t>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,371</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>