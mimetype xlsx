--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7919cacf320647ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68bd26df8fa4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b7eb070cf04a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2506fd45074d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89f869ec494ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b7eb070cf04a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72d685a990f4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2506fd45074d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,605</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,627</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>3,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,666</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>