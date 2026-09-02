--- v9 (2026-07-24)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68bd26df8fa4b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a791ccf800c4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2506fd45074d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22662390b2f54382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72d685a990f4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2506fd45074d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42abc4baaf3c41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22662390b2f54382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,685</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,680</x:t>
-[...16 lines deleted...]
-          <x:t>3,687</x:t>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,668</x:t>
-[...502 lines deleted...]
-          <x:t>3,700</x:t>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,691</x:t>
-[...4 lines deleted...]
-          <x:t>3,694</x:t>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>