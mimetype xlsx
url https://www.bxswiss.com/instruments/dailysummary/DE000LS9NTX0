--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a791ccf800c4903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d88d80b2c14955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22662390b2f54382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3c39cf80d6461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42abc4baaf3c41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22662390b2f54382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad92e8d56d34770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3c39cf80d6461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>3,718</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,716</x:t>
-[...264 lines deleted...]
-          <x:t>4,050</x:t>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,016</x:t>
-[...134 lines deleted...]
-          <x:t>3,943</x:t>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>