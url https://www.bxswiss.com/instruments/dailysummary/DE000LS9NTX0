--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d88d80b2c14955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db8ed6eea334f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3c39cf80d6461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a084cee9664124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad92e8d56d34770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3c39cf80d6461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6ab96509324a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a084cee9664124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,153</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,061</x:t>
-[...566 lines deleted...]
-          <x:t>4,397</x:t>
+          <x:t>4,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>