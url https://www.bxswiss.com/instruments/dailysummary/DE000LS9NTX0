--- v12 (2026-10-13)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db8ed6eea334f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cdbd2458f44647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a084cee9664124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra729c1bb02ab45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6ab96509324a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a084cee9664124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dfbd06f501474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra729c1bb02ab45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>einfach gemacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,896</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,848</x:t>
-[...26 lines deleted...]
-          <x:t>3,889</x:t>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,678</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>4,047</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>