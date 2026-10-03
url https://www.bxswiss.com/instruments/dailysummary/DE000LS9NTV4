--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47092c50a1b4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref293174b9b84766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1096d2f734461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c0fd60b0804017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17c3a62e8554bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1096d2f734461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6673d2eb67414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c0fd60b0804017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>