--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref293174b9b84766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d0bd114c564fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c0fd60b0804017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7706ec26797401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6673d2eb67414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c0fd60b0804017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdb841ee58a40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7706ec26797401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>35,836</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,345</x:t>
-[...539 lines deleted...]
-          <x:t>33,469</x:t>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>