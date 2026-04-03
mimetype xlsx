--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6283c8086042e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a10bc8299924729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b26e8aa0829416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3410778c06c4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4129e4b639e4458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b26e8aa0829416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce7d8968b714fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3410778c06c4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>