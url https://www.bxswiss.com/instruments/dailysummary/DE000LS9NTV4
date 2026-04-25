--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a10bc8299924729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152b0c3ed65846c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3410778c06c4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657c2b2b70a748ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce7d8968b714fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3410778c06c4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc743a05703c548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657c2b2b70a748ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,979</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>30,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>