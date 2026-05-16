--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152b0c3ed65846c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4dd2b03cb3432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657c2b2b70a748ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a60c0f89f404a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc743a05703c548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657c2b2b70a748ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc73e18948c4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a60c0f89f404a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>