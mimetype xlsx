--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4dd2b03cb3432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a4b186d8fc466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a60c0f89f404a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re557f7a1a9fd44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc73e18948c4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a60c0f89f404a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb846f16b4af4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re557f7a1a9fd44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>32,270</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,115</x:t>
-[...70 lines deleted...]
-          <x:t>31,971</x:t>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,271</x:t>
-[...274 lines deleted...]
-          <x:t>30,817</x:t>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>