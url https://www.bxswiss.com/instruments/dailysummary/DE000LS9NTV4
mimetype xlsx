--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a4b186d8fc466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e58d5ece954790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re557f7a1a9fd44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85af139d6ce467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb846f16b4af4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re557f7a1a9fd44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3411f2990ca741ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85af139d6ce467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>30,771</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>31,111</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,463</x:t>
-[...97 lines deleted...]
-          <x:t>31,636</x:t>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,930</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>31,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>