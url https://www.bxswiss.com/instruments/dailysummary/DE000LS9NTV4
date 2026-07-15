--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e58d5ece954790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2a71f8515d4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85af139d6ce467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec98d079a4b4ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3411f2990ca741ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85af139d6ce467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed6a2fcef5d4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec98d079a4b4ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>31,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>