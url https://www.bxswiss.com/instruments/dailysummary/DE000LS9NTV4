--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2a71f8515d4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffdc31b555a4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec98d079a4b4ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf088fa09249444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed6a2fcef5d4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec98d079a4b4ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202a0980d0f54c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf088fa09249444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,803</x:t>
-[...360 lines deleted...]
-          <x:t>31,987</x:t>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>