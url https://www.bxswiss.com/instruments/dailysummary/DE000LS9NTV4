--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffdc31b555a4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd129cc9887ca4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf088fa09249444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750a6d497bf24c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202a0980d0f54c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf088fa09249444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbc2372ba154123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750a6d497bf24c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>