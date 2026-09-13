--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd129cc9887ca4eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47092c50a1b4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750a6d497bf24c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1096d2f734461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbc2372ba154123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750a6d497bf24c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17c3a62e8554bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1096d2f734461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt des Digitalen Zahlens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>33,883</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>33,892</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>