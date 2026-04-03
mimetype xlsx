--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89569e6cde04c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0470187edac43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce7eab9b66b54717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01ccdf15e38454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1aa4bd39cb143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce7eab9b66b54717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e457aaa1e34434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01ccdf15e38454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>116,134</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,130</x:t>
-[...92 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,258</x:t>
-[...225 lines deleted...]
-          <x:t>116,141</x:t>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>