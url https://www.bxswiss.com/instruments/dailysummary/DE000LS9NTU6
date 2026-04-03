--- v4 (2026-04-03)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0470187edac43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a7874045dc4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01ccdf15e38454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65529c13e9c1488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e457aaa1e34434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01ccdf15e38454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb91cbea0ea4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65529c13e9c1488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>