--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a7874045dc4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a75153ce634022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65529c13e9c1488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1162245ec9d540fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb91cbea0ea4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65529c13e9c1488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638fffbe9f3f4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1162245ec9d540fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,258</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>117,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,955</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>