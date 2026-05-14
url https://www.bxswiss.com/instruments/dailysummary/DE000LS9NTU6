--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a75153ce634022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4722a79f96584087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1162245ec9d540fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d9afd7cd3d4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638fffbe9f3f4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1162245ec9d540fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2123546700849f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d9afd7cd3d4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>