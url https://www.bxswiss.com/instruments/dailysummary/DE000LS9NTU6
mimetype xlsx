--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4722a79f96584087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49ac5d11f564803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d9afd7cd3d4989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422b5bf587c44bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2123546700849f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d9afd7cd3d4989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4756b2abfc60446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422b5bf587c44bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>118,034</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>117,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,903</x:t>
-[...80 lines deleted...]
-          <x:t>117,547</x:t>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>117,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>