--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49ac5d11f564803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd64a9021a04ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422b5bf587c44bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206c13a5a8c748bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4756b2abfc60446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422b5bf587c44bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8eae63befb04b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206c13a5a8c748bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>117,547</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>