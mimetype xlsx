--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd64a9021a04ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d22996862c34a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206c13a5a8c748bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bf95d9b5a14573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8eae63befb04b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206c13a5a8c748bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65476b0bffd4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bf95d9b5a14573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>118,762</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,208</x:t>
-[...328 lines deleted...]
-          <x:t>120,495</x:t>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>