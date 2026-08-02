--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d22996862c34a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c6ccbe59c04090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bf95d9b5a14573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116437d235e4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65476b0bffd4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bf95d9b5a14573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51490d739d0c48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116437d235e4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>