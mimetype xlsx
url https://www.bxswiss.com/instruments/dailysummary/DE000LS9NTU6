--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c6ccbe59c04090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974e368df05d46a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116437d235e4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae01ed40bdb47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51490d739d0c48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116437d235e4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf767c6dfd6e9462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae01ed40bdb47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>120,373</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,545</x:t>
-[...598 lines deleted...]
-          <x:t>118,567</x:t>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>