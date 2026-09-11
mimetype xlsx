--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974e368df05d46a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619c76475cae445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae01ed40bdb47bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983141bb60964279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf767c6dfd6e9462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae01ed40bdb47bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f91b088deb24f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983141bb60964279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>