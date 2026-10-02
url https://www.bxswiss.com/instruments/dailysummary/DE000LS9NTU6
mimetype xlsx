--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619c76475cae445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa3ceb63faa45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983141bb60964279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045d7402d4424466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f91b088deb24f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983141bb60964279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8095d5420191438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045d7402d4424466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>120,647</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,644</x:t>
-[...308 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,521</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>120,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>