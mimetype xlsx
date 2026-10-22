--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa3ceb63faa45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37021b6d23d7430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045d7402d4424466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23f25f4f9ef42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8095d5420191438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045d7402d4424466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d219e038704019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23f25f4f9ef42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nigel Investments Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>121,030</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>120,804</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,346</x:t>
-[...220 lines deleted...]
-          <x:t>120,228</x:t>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>