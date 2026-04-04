--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2fbff3d77742e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf86f5bb22374199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709cc5b56b1c4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76898acd6bda49c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bb3c41e0d042b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709cc5b56b1c4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f42791ba80140b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76898acd6bda49c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>