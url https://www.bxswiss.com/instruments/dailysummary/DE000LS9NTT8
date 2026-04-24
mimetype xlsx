--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf86f5bb22374199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc115ecc4293343cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76898acd6bda49c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1decc04f8b774914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f42791ba80140b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76898acd6bda49c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb952032ccb504696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1decc04f8b774914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>