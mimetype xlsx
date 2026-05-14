--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc115ecc4293343cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1384b4b703714d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1decc04f8b774914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcf61a727cd4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb952032ccb504696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1decc04f8b774914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e7e0bcaa9c4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcf61a727cd4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>