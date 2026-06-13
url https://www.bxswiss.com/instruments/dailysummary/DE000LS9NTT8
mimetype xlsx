--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1384b4b703714d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71d668d81f0473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcf61a727cd4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e103567eb844075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e7e0bcaa9c4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcf61a727cd4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60aa4a24ce1d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e103567eb844075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>