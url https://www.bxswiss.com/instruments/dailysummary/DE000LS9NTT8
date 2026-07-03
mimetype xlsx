--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71d668d81f0473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d196e95ca142ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e103567eb844075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41238df8c314983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60aa4a24ce1d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e103567eb844075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03069f33129494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41238df8c314983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>