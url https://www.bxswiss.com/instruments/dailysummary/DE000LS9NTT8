--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d196e95ca142ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84330428ce7e492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41238df8c314983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9181b3de7b46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03069f33129494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41238df8c314983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a673f65a5084f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9181b3de7b46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>