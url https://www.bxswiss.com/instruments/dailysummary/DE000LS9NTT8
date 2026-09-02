--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84330428ce7e492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312768bdf4894e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9181b3de7b46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d42bf0beb44365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a673f65a5084f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9181b3de7b46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a96c3d560c4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d42bf0beb44365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Score Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,452 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>115,782</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>