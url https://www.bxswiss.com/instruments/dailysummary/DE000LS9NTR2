--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3b45dc963c4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4739c84293942ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aef9ecd9614480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5455bc4e8c49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dc4743cb904902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aef9ecd9614480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd029668795d04ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5455bc4e8c49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>102,831</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,666</x:t>
-[...124 lines deleted...]
-          <x:t>102,519</x:t>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,404</x:t>
-[...107 lines deleted...]
-          <x:t>101,916</x:t>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>