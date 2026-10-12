--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4739c84293942ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8dadc673d244ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5455bc4e8c49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95874e1c883f4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd029668795d04ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5455bc4e8c49f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a69976c593469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95874e1c883f4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,519</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,404</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>102,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,689</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>