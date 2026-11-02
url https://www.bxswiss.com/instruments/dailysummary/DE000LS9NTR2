--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8dadc673d244ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f48aad88d740cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95874e1c883f4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebce4648742d4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a69976c593469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95874e1c883f4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc60c0dfef94bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebce4648742d4aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,032</x:t>
-[...399 lines deleted...]
-          <x:t>102,445</x:t>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,274</x:t>
-[...58 lines deleted...]
-          <x:t>102,808</x:t>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>