--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087ee8cac86b4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18ca087a32c42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32f7901ab114f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fff50181b64e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bae457e2804456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32f7901ab114f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ace5fee4a84434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fff50181b64e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>