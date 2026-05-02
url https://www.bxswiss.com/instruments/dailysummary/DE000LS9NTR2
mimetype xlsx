--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18ca087a32c42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb057111c710e4494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fff50181b64e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eca0c6d75774003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ace5fee4a84434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fff50181b64e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3f60264e544f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eca0c6d75774003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,239</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,102</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>99,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>