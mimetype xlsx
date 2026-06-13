--- v7 (2026-05-02)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb057111c710e4494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ca1ff869d74894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eca0c6d75774003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504c2d8837344481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3f60264e544f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eca0c6d75774003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f8596bbea44224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504c2d8837344481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>102,498</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,636</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>102,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>