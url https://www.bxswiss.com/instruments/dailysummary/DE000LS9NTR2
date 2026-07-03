--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ca1ff869d74894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b959841a95f4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504c2d8837344481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e7ba3a63dc4212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f8596bbea44224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504c2d8837344481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3757497ff4294832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e7ba3a63dc4212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>104,494</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,683</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>104,748</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>103,551</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>