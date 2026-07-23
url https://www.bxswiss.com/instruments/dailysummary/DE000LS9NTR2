--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b959841a95f4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb77b27cc8c4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e7ba3a63dc4212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea98b5520bd48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3757497ff4294832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e7ba3a63dc4212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f56476b1ab42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea98b5520bd48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,992</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,946</x:t>
-[...178 lines deleted...]
-          <x:t>104,546</x:t>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,224</x:t>
-[...328 lines deleted...]
-          <x:t>104,354</x:t>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>