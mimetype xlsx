--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb77b27cc8c4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80365786f7054a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea98b5520bd48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8ca9ba369f4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f56476b1ab42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea98b5520bd48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab662398e144d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8ca9ba369f4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>