--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80365786f7054a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3b45dc963c4be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8ca9ba369f4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aef9ecd9614480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab662398e144d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8ca9ba369f4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dc4743cb904902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aef9ecd9614480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NTR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,991</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,638</x:t>
-[...512 lines deleted...]
-          <x:t>104,418</x:t>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>