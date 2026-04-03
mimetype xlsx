--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e02328a7ff54024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e54b7e83f4d418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5b619513a94b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a83374395841d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6daa2fd8394135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5b619513a94b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8820171aa7a49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a83374395841d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>