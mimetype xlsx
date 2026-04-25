--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e54b7e83f4d418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aaa9c4441534ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a83374395841d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7660e29092104fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8820171aa7a49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a83374395841d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87cc9e59daa4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7660e29092104fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>