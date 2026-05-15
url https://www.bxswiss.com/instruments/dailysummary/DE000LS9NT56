--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aaa9c4441534ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce75cff77b6b40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7660e29092104fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35737ec176ff49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87cc9e59daa4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7660e29092104fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc52504ac81a4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35737ec176ff49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>