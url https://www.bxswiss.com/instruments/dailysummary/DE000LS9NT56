--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce75cff77b6b40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d26a0116e394173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35737ec176ff49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a32d451c1974c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc52504ac81a4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35737ec176ff49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6bf8b117d14cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a32d451c1974c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>