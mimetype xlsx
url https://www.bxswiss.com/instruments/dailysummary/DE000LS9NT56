--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d26a0116e394173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5b9481a76248a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a32d451c1974c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b07ce4f8eec4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6bf8b117d14cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a32d451c1974c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8a50e5085f427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b07ce4f8eec4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>116,242</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>