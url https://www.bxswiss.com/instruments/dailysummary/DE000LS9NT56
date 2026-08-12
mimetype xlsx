--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5b9481a76248a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854bb2bc2d4d4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b07ce4f8eec4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cd32ed5e174676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8a50e5085f427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b07ce4f8eec4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b296ece5d404916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cd32ed5e174676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>121,449</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,766</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>121,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,950</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>