--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854bb2bc2d4d4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff00bb0fe554546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cd32ed5e174676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d06aef6cd24050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b296ece5d404916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cd32ed5e174676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c44c3fab974e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d06aef6cd24050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>