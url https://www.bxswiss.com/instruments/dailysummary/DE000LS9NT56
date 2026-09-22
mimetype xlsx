--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff00bb0fe554546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d9e1d419ce477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d06aef6cd24050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4ca68682e14fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c44c3fab974e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d06aef6cd24050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3e442745d14865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4ca68682e14fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>123,254</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,403</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,042</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>