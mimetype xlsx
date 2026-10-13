--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d9e1d419ce477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8545c98dc7ce42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4ca68682e14fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1bfc859cd3434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3e442745d14865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4ca68682e14fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f76d07f5624e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1bfc859cd3434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>