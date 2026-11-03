--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8545c98dc7ce42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11c190f148a4d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1bfc859cd3434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d97fd9e9bed4ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f76d07f5624e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1bfc859cd3434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782286649c4643ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d97fd9e9bed4ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>