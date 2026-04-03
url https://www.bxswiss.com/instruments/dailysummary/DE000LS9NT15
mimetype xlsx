--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f07dbc9f8849b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9099a1a641ca49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5231a6361f0b4f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb7f649d0524e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5382d07fb834f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5231a6361f0b4f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcec1706c114adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb7f649d0524e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>45,211</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>45,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>44,872</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>