--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9099a1a641ca49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231fa26da622437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb7f649d0524e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f196637d47421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcec1706c114adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb7f649d0524e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cbb2d6d3a443cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f196637d47421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>