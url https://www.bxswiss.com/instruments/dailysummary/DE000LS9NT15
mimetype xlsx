--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231fa26da622437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93673f6529c48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f196637d47421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd027e2cc9e6b487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cbb2d6d3a443cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f196637d47421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8596d37417eb4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd027e2cc9e6b487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>45,492</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,436</x:t>
-[...21 lines deleted...]
-          <x:t>45,492</x:t>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>45,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>45,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,519</x:t>
-[...26 lines deleted...]
-          <x:t>45,532</x:t>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>