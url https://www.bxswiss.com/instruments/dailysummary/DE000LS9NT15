--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93673f6529c48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16842166aee47be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd027e2cc9e6b487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d17d411f0e442f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8596d37417eb4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd027e2cc9e6b487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refec46fd07fa45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d17d411f0e442f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,559</x:t>
-[...414 lines deleted...]
-          <x:t>45,450</x:t>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>