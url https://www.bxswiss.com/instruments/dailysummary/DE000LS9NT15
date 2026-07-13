--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16842166aee47be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294785429fd74057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d17d411f0e442f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe2ac4ed320475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refec46fd07fa45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d17d411f0e442f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3142315f8306485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe2ac4ed320475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>45,518</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,499</x:t>
+          <x:t>45,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,582</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,747</x:t>
-[...70 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,645</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,717</x:t>
-[...117 lines deleted...]
-          <x:t>45,811</x:t>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>