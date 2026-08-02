--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294785429fd74057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc57e2ded21c468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe2ac4ed320475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2684ce84dc164c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3142315f8306485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe2ac4ed320475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e51aab35134c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2684ce84dc164c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>45,624</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>45,676</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>