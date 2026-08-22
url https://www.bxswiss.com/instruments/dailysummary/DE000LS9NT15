--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc57e2ded21c468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c732bd9692e4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2684ce84dc164c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571d59d165784b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e51aab35134c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2684ce84dc164c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ee7b62e26d402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571d59d165784b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>45,830</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,785</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>45,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,842</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>