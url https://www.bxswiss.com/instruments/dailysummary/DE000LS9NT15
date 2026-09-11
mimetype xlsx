--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c732bd9692e4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1ec70a41964ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571d59d165784b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e38e154e4b471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ee7b62e26d402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571d59d165784b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc20fca2a6c44b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e38e154e4b471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,290</x:t>
-[...21 lines deleted...]
-          <x:t>46,215</x:t>
+          <x:t>46,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>46,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,259</x:t>
-[...92 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>46,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,512</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,368</x:t>
-[...112 lines deleted...]
-          <x:t>46,292</x:t>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>