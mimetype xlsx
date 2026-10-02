--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1ec70a41964ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad186c675b394788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e38e154e4b471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1864cb0f78364079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc20fca2a6c44b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e38e154e4b471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28481ebb404c4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1864cb0f78364079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>46,284</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,259</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>46,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,391</x:t>
-[...242 lines deleted...]
-          <x:t>46,437</x:t>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,422</x:t>
-[...296 lines deleted...]
-          <x:t>46,633</x:t>
+          <x:t>46,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>