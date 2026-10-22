--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad186c675b394788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc551068794db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1864cb0f78364079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f288d3f223f4923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28481ebb404c4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1864cb0f78364079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410cbb127907410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f288d3f223f4923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YH  deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>46,468</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,457</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>