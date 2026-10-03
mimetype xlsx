--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re641fbb1173f443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c461c8bba094bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd0a7c90b5f4d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab1bc22ca664779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d6d90a9c454dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd0a7c90b5f4d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031455c15b6f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab1bc22ca664779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>