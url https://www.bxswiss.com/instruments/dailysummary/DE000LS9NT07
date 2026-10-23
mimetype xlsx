--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c461c8bba094bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191c8f1728684292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab1bc22ca664779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05dd9bf3fbe46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031455c15b6f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab1bc22ca664779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62443eff660f41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05dd9bf3fbe46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>