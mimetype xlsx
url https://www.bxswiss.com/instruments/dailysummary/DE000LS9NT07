--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bab9b4cade469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad4126a4402438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f9077ad275456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf573db6e94834655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760907e9e8e34453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f9077ad275456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc7dbb625094050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf573db6e94834655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>