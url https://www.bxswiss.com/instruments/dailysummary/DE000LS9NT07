--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad4126a4402438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a8b923ba464829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf573db6e94834655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8762d5fb753746fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc7dbb625094050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf573db6e94834655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96577cb43bd94571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8762d5fb753746fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,847</x:t>
-[...522 lines deleted...]
-          <x:t>112,883</x:t>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>