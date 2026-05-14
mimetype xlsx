--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a8b923ba464829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4495ab6282354413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8762d5fb753746fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe399acbde2e4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96577cb43bd94571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8762d5fb753746fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eea8d3f32c843c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe399acbde2e4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>