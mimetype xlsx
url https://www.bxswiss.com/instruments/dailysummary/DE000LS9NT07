--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4495ab6282354413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db408caf25a4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe399acbde2e4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df46b6adc064629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eea8d3f32c843c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe399acbde2e4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa45b6e34b743e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df46b6adc064629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>