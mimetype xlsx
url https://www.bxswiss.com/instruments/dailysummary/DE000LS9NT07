--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db408caf25a4250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd3e1fa463748aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df46b6adc064629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77133ffa6d3e4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa45b6e34b743e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df46b6adc064629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868f272c98c2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77133ffa6d3e4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>