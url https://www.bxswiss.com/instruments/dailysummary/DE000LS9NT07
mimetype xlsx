--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd3e1fa463748aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae52bdac52e34067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77133ffa6d3e4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55f5ffa0baa4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868f272c98c2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77133ffa6d3e4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf1d5fc980f47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55f5ffa0baa4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>