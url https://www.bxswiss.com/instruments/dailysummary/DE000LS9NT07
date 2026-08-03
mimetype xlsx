--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae52bdac52e34067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fa528add3d4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55f5ffa0baa4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70e6b6cc9da452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf1d5fc980f47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55f5ffa0baa4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fd8fd8ab244bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70e6b6cc9da452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>