--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fa528add3d4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48a265fe4394ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70e6b6cc9da452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0783bc193c75490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fd8fd8ab244bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70e6b6cc9da452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8c2695e4e74bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0783bc193c75490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>