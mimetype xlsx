--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48a265fe4394ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re641fbb1173f443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0783bc193c75490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd0a7c90b5f4d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8c2695e4e74bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0783bc193c75490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d6d90a9c454dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd0a7c90b5f4d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Variabel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NT07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>