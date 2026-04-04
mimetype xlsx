--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a94e92a788e4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a01264774864e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9463822af54331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a30503c9a44182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f0ce22d71e4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9463822af54331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3938bc15196a4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a30503c9a44182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>