--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a01264774864e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6c0895cb474476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a30503c9a44182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec9248a17d449ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3938bc15196a4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a30503c9a44182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb2ef26c7564f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec9248a17d449ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>