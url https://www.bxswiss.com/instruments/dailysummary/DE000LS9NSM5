--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6c0895cb474476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f0a9cdb95b42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec9248a17d449ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ae5b3e8ef04cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb2ef26c7564f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec9248a17d449ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71881410a95452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ae5b3e8ef04cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,377</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>