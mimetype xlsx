--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f0a9cdb95b42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979a3a431e3b4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ae5b3e8ef04cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159ad7f8baa842bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71881410a95452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ae5b3e8ef04cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156eb9dd620e44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159ad7f8baa842bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>