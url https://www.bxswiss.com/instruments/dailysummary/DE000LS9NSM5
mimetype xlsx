--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979a3a431e3b4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb97ce4b9594d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159ad7f8baa842bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0009206ad64ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156eb9dd620e44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159ad7f8baa842bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76a51dab9c24774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0009206ad64ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>