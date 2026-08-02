--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb97ce4b9594d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d028ca1dc74e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0009206ad64ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5402f54ff04518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76a51dab9c24774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0009206ad64ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80cb01ee131a4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5402f54ff04518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>