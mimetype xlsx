--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d028ca1dc74e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064ecde760d947aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5402f54ff04518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764789b881d34893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80cb01ee131a4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5402f54ff04518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313ac23afa3d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764789b881d34893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>