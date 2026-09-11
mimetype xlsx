--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064ecde760d947aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37b6f5df7744fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764789b881d34893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddca6fe7313413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313ac23afa3d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764789b881d34893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33da4430069048c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddca6fe7313413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>