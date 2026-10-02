--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37b6f5df7744fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36da4873d06a40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddca6fe7313413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36dc0ab623414f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33da4430069048c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddca6fe7313413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a96b7fd4f524ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36dc0ab623414f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,686</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>