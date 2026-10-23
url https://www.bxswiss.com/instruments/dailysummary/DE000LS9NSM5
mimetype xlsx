--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36da4873d06a40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b4d60383af492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36dc0ab623414f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954ebe67c6924ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a96b7fd4f524ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36dc0ab623414f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb8a459c35e4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954ebe67c6924ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie 2019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>