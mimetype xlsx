--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7fd2dc0747429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5117ad30fd3f400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75ed0ee5bc540ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90bb1ca4fc74d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748e417fdec84364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75ed0ee5bc540ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1741d8424bd645b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90bb1ca4fc74d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>