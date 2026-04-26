--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5117ad30fd3f400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7cbc53988747a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90bb1ca4fc74d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb125cd9394446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1741d8424bd645b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90bb1ca4fc74d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b04a4d23494113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb125cd9394446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>