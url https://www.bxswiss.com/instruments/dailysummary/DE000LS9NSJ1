--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7cbc53988747a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7cbc3750e1427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb125cd9394446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red290f7178764705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b04a4d23494113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb125cd9394446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215f3432b3464c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red290f7178764705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>