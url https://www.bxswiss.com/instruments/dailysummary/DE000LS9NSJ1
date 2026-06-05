--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7cbc3750e1427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d674006d3604a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red290f7178764705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7175dbaf049e4830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215f3432b3464c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red290f7178764705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3991d301d8524849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7175dbaf049e4830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>