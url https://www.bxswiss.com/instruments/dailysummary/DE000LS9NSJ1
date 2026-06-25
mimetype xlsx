--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d674006d3604a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af1715e40204a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7175dbaf049e4830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ea5fe93f6b4cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3991d301d8524849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7175dbaf049e4830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052de28beef44557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ea5fe93f6b4cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>231,097</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,689</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,133</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>