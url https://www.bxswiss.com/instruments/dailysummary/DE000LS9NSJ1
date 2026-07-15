--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af1715e40204a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad6969b466d4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ea5fe93f6b4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3fc781ab0e44fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052de28beef44557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ea5fe93f6b4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6de4320e7214cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3fc781ab0e44fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>