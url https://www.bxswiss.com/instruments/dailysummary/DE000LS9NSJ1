--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad6969b466d4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7533017cf0004c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3fc781ab0e44fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5f7903e04d4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6de4320e7214cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3fc781ab0e44fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15316d3a73fe4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5f7903e04d4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>