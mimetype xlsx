--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7533017cf0004c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562e462c21714a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5f7903e04d4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5dcc81885d94106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15316d3a73fe4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5f7903e04d4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d7429a32134e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5dcc81885d94106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>