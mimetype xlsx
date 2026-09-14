--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562e462c21714a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb747ccfb00f4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5dcc81885d94106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f3d1cc573042bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d7429a32134e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5dcc81885d94106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba107ea35c764f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f3d1cc573042bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,607</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>