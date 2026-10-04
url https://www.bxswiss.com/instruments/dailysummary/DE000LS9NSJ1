--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb747ccfb00f4a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8e569fc1b24432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f3d1cc573042bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a674b571fab4b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba107ea35c764f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f3d1cc573042bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487c3e57ad0249d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a674b571fab4b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>