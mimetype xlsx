--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8e569fc1b24432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d627009d4d481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a674b571fab4b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1b2dfeead346b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487c3e57ad0249d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a674b571fab4b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra491a8d0ea0a4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1b2dfeead346b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select RSL-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,888</x:t>
-[...387 lines deleted...]
-          <x:t>197,834</x:t>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>