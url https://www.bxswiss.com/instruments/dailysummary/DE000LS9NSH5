--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f463629dcd4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b56d5c00d14816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f49506369b548cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b04a3e8f96d4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1af961c4ce4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f49506369b548cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4f3c1e5b304758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b04a3e8f96d4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>