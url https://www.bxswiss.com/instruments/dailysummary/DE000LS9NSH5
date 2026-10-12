--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b56d5c00d14816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a88a1ca8bdc4816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b04a3e8f96d4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af5b2c39947434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4f3c1e5b304758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b04a3e8f96d4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d90e2b056436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af5b2c39947434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>