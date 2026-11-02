--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a88a1ca8bdc4816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e705d0e1fa4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af5b2c39947434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73c440655ac4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d90e2b056436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af5b2c39947434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c581c63bf446ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73c440655ac4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>