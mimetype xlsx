--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf18328eb664242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68684e9d28ab409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra515e17c39124b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368c9bbcf18a4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55494ca16284a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra515e17c39124b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4c552c16444d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368c9bbcf18a4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>