--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68684e9d28ab409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19294d0a2564f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368c9bbcf18a4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840c303ea8214017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4c552c16444d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368c9bbcf18a4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc293d0fa56214b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840c303ea8214017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>161,136</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,209</x:t>
-[...539 lines deleted...]
-          <x:t>157,348</x:t>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>