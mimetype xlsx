--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19294d0a2564f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a1b92845e34055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840c303ea8214017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c9a6f2569043a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc293d0fa56214b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840c303ea8214017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e29aa891a94b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c9a6f2569043a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>