--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a1b92845e34055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6026ca9cdb0a423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c9a6f2569043a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9dbdad7ba2041ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e29aa891a94b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c9a6f2569043a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf625a0fff83f4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9dbdad7ba2041ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>