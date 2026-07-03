--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6026ca9cdb0a423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78ef25e421f4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9dbdad7ba2041ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e3827502494677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf625a0fff83f4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9dbdad7ba2041ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772ac8eb0f464560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e3827502494677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>