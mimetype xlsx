--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78ef25e421f4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38c35f0c541433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e3827502494677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f25f7716be4049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772ac8eb0f464560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e3827502494677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aee3761ba514297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f25f7716be4049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>