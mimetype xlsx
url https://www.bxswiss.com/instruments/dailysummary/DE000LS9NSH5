--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38c35f0c541433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac10718caa55415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f25f7716be4049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2dfc9ddab84352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aee3761ba514297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f25f7716be4049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563cbd09716a4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2dfc9ddab84352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>