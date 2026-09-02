--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac10718caa55415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f463629dcd4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2dfc9ddab84352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f49506369b548cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563cbd09716a4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2dfc9ddab84352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1af961c4ce4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f49506369b548cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spezialisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>