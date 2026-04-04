--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f8a9924ed14eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56f76e100e14e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6c2ea61c0844a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8428f5478a2542d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0978aba940d14072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6c2ea61c0844a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115cecc2ce5d4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8428f5478a2542d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,953</x:t>
-[...4 lines deleted...]
-          <x:t>97,965</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>98,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>