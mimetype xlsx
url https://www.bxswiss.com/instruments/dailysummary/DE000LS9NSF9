--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56f76e100e14e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdffa648d8b74585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8428f5478a2542d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d80ffbba57b4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115cecc2ce5d4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8428f5478a2542d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5af0be97254e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d80ffbba57b4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>