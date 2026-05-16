--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdffa648d8b74585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b5d391348d4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d80ffbba57b4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64db5191067b4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5af0be97254e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d80ffbba57b4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca9484c4d1f4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64db5191067b4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>