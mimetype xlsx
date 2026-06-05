--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b5d391348d4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e0453e81914276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64db5191067b4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f621f14b8c1443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca9484c4d1f4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64db5191067b4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b79f9a1fda24b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f621f14b8c1443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>