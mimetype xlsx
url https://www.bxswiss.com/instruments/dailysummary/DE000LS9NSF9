--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e0453e81914276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad487abc35b34f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f621f14b8c1443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b2b27349bf4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b79f9a1fda24b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f621f14b8c1443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc51d63d9d746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b2b27349bf4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>