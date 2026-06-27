--- v11 (2026-06-25)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad487abc35b34f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5b6bc4f234464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b2b27349bf4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d2f8518ede42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc51d63d9d746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b2b27349bf4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cb04da71724fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d2f8518ede42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,256</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>