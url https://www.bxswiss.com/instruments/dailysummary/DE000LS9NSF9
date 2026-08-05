--- v12 (2026-06-27)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5b6bc4f234464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01978256c02f417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d2f8518ede42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree36e6e30f3c44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cb04da71724fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d2f8518ede42f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a492dce02c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree36e6e30f3c44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,812</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,755</x:t>
-[...274 lines deleted...]
-          <x:t>100,647</x:t>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>