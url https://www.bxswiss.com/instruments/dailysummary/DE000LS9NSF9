--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01978256c02f417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf833d6ffa244ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree36e6e30f3c44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fa1364f693434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a492dce02c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree36e6e30f3c44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b20594def7c468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fa1364f693434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>