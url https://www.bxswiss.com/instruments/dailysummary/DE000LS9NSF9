--- v14 (2026-08-25)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf833d6ffa244ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad26bd33ac0e48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fa1364f693434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c7e605465741a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b20594def7c468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fa1364f693434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf4e9793ff4412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c7e605465741a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>