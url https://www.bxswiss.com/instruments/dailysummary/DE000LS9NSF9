--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad26bd33ac0e48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2631f18183054154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c7e605465741a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fed845e9b124937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf4e9793ff4412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c7e605465741a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d7f2b1da0c4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fed845e9b124937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>