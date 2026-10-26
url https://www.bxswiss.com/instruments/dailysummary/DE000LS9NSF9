--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2631f18183054154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebe2b766ecb45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fed845e9b124937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f9059779414185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d7f2b1da0c4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fed845e9b124937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc10ad7b4cc414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f9059779414185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP Innovativ x TOP Arbeitgeber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>