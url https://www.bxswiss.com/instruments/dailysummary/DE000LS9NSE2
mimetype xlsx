--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6278a04b12c74af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02fd49b8da9412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdf56299d1d448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0fe5fc8d204a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aad6eab52e74e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdf56299d1d448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611b046a46774b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0fe5fc8d204a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...458 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,279</x:t>
-[...144 lines deleted...]
-          <x:t>118,562</x:t>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>