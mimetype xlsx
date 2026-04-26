--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02fd49b8da9412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b35fe620f184647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0fe5fc8d204a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d03e0a5a4042e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611b046a46774b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0fe5fc8d204a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf200dfd8ab4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d03e0a5a4042e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>