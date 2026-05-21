--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b35fe620f184647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3705fcee8f460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d03e0a5a4042e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355437e7e0ce4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf200dfd8ab4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d03e0a5a4042e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94558e1aa6364d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355437e7e0ce4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>