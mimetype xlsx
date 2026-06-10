--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3705fcee8f460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d5b1c779674d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355437e7e0ce4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61170b48d44c436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94558e1aa6364d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355437e7e0ce4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9c0df2192b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61170b48d44c436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>