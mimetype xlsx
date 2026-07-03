--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d5b1c779674d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757e5b65a298419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61170b48d44c436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb86045a72c49e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9c0df2192b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61170b48d44c436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4951e54ce24b45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb86045a72c49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>108,771</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,967</x:t>
-[...90 lines deleted...]
-          <x:t>105,107</x:t>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>