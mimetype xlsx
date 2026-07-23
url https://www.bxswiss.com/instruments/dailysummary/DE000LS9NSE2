--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757e5b65a298419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb844dc5b61194449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb86045a72c49e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6305a7c1fe4e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4951e54ce24b45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb86045a72c49e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b7033f3b8f4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6305a7c1fe4e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>108,226</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,126</x:t>
-[...242 lines deleted...]
-          <x:t>107,800</x:t>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>