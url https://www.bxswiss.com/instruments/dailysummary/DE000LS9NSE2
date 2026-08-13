--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb844dc5b61194449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96a4f8a1a4148a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6305a7c1fe4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc4bec7e31d46f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b7033f3b8f4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6305a7c1fe4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacdde0ac0334d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc4bec7e31d46f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>108,136</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,368</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>