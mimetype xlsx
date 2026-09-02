--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96a4f8a1a4148a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97d38fb298948f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc4bec7e31d46f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac8c3339bdf4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacdde0ac0334d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc4bec7e31d46f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf7e49a75124869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac8c3339bdf4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>