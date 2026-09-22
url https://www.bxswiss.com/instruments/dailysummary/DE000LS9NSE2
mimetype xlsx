--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97d38fb298948f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b3bda146f949da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac8c3339bdf4d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c40716884d4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf7e49a75124869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac8c3339bdf4d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01251a53b9134a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c40716884d4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>