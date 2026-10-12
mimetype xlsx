--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b3bda146f949da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b41f0003874bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c40716884d4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e396002426484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01251a53b9134a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c40716884d4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3937c7aaa89e4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e396002426484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>