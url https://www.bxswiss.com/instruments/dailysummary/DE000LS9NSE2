--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b41f0003874bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racede7461a5c4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e396002426484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c8515854bc448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3937c7aaa89e4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e396002426484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573ce56b2415475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c8515854bc448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Healthy Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>113,732</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>110,676</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>