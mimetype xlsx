--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0382060887664134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013df14b3c884639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa81b655d42c4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ae04c4c49044b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6631c2d7e22b4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa81b655d42c4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45601cb975f94805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ae04c4c49044b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>