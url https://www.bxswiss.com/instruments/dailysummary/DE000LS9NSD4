--- v14 (2026-09-22)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013df14b3c884639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd577a53c4c148e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ae04c4c49044b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc528a983ba454976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45601cb975f94805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ae04c4c49044b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368ddcf3b45d42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc528a983ba454976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>