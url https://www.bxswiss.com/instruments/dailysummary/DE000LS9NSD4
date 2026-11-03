--- v15 (2026-10-13)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd577a53c4c148e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5131b1994224b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc528a983ba454976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f3046ca80c4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368ddcf3b45d42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc528a983ba454976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10eef5d3d99142e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f3046ca80c4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>