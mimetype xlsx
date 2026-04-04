--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6129e57f722345e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34dd43cc07d4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7833397df9d4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f382b922fe94aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2f8b8c77f446be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7833397df9d4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6412d36ece144658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f382b922fe94aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>