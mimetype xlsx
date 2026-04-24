--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34dd43cc07d4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59b79b8e0894ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f382b922fe94aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129661ad652b4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6412d36ece144658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f382b922fe94aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eda795620b14ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129661ad652b4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>142,764</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,708</x:t>
-[...296 lines deleted...]
-          <x:t>136,866</x:t>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>