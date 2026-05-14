--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59b79b8e0894ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdde8f2ad45c41a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129661ad652b4096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8930bf050d0a4008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eda795620b14ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129661ad652b4096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a5d4249f4e4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8930bf050d0a4008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>