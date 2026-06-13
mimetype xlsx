--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdde8f2ad45c41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8131c7da360d40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8930bf050d0a4008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc194835241b34f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a5d4249f4e4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8930bf050d0a4008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf037f28a1b2d458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc194835241b34f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>