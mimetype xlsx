--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8131c7da360d40b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57b4461ec2742ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc194835241b34f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44bdf92ce174528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf037f28a1b2d458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc194835241b34f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b41c2ea01a49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44bdf92ce174528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>166,181</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...521 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,932</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>