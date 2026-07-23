--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57b4461ec2742ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0b47edc27e47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44bdf92ce174528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971913a64f4240bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b41c2ea01a49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44bdf92ce174528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8470e0c1de404579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971913a64f4240bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>