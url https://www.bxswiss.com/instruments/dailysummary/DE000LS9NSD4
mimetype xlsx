--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0b47edc27e47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c037b2b732e4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971913a64f4240bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062549484b6c4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8470e0c1de404579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971913a64f4240bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd330cb6f6ba4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062549484b6c4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>