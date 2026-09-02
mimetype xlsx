--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c037b2b732e4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0382060887664134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062549484b6c4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa81b655d42c4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd330cb6f6ba4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062549484b6c4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6631c2d7e22b4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa81b655d42c4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>