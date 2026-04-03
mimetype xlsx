--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddb25412dbc49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037e43d415a64b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd82ee02c3ce6419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1328a2c75574a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96cfe28e0bb48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd82ee02c3ce6419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3943a9ad1331400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1328a2c75574a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>141,132</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>