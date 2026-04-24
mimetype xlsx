--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037e43d415a64b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cedb876b53458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1328a2c75574a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf224d254e9714e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3943a9ad1331400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1328a2c75574a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56b0b3af8a5487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf224d254e9714e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>129,056</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,431</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>