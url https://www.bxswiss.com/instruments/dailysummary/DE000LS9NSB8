--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cedb876b53458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ff26e109ad4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf224d254e9714e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bfdebc8e2a43ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56b0b3af8a5487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf224d254e9714e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1aeab99c7c546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bfdebc8e2a43ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>