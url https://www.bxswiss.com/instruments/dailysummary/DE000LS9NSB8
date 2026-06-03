--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ff26e109ad4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6657cb9580404e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bfdebc8e2a43ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43261be31854f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1aeab99c7c546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bfdebc8e2a43ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fddc0a901d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43261be31854f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>