--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6657cb9580404e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf054689521094ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43261be31854f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e3d52531774806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fddc0a901d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43261be31854f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212a49fee6e34751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e3d52531774806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,716</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>