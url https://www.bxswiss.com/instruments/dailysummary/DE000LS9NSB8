--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf054689521094ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81dd0fca5d214183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e3d52531774806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d431f09c2864946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212a49fee6e34751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e3d52531774806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4598e18ecfff4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d431f09c2864946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>