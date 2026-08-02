--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81dd0fca5d214183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937d760a424c4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d431f09c2864946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd0d641ecd24677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4598e18ecfff4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d431f09c2864946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370f4117ab4b437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd0d641ecd24677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>136,414</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,220</x:t>
-[...65 lines deleted...]
-          <x:t>136,002</x:t>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>133,498</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>