--- v11 (2026-08-02)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937d760a424c4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd717e3a07b074cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd0d641ecd24677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14068d79ad5b4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370f4117ab4b437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd0d641ecd24677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf023d2a98e874f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14068d79ad5b4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>125,277</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>