--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd717e3a07b074cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6165ac05d56b4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14068d79ad5b4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dccc96f229644c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf023d2a98e874f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14068d79ad5b4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9ed147f3c548c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dccc96f229644c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>