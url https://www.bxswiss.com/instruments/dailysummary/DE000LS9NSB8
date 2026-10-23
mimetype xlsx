--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6165ac05d56b4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c1c1b7f51499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dccc96f229644c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026b341ee2a14f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9ed147f3c548c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dccc96f229644c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f35a4ffa0434a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026b341ee2a14f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide potential medium term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>138,201</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,510</x:t>
-[...252 lines deleted...]
-          <x:t>138,704</x:t>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>