--- v10 (2026-09-05)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e99c9e1efcb4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16100a36f38c48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13fd8dd41cd4b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5177745f752402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5294f99abde45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13fd8dd41cd4b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f71e18ace84d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5177745f752402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>