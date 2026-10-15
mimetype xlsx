--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16100a36f38c48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07c647e373e4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5177745f752402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314a3e4b0bd24d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f71e18ace84d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5177745f752402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29be8e6f1e7d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314a3e4b0bd24d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>