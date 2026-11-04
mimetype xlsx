--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07c647e373e4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2288417201d84f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314a3e4b0bd24d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a57c96b68c47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29be8e6f1e7d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314a3e4b0bd24d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce86e16df2e4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a57c96b68c47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>178,957</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>183,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>