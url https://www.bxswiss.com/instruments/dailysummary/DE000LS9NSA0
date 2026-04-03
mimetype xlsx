--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a4d102db324232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268f7116f1fc48bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24ba6060ca145c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re958961f9f4e4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa253780a49b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24ba6060ca145c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1935ffc03a0141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re958961f9f4e4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>