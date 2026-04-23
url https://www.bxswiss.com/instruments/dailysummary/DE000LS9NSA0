--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268f7116f1fc48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3249911faee64f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re958961f9f4e4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc044164d4848f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1935ffc03a0141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re958961f9f4e4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be7e4d01195426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc044164d4848f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>