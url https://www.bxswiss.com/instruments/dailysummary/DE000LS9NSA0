--- v5 (2026-04-23)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3249911faee64f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86486ba932c45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc044164d4848f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff3202cce6f4907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be7e4d01195426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc044164d4848f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd725c5407684be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff3202cce6f4907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>174,264</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>