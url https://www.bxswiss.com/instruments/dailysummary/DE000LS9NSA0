--- v6 (2026-06-09)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86486ba932c45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4745c6718d49e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff3202cce6f4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107659e2ef7c4af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd725c5407684be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff3202cce6f4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1519f1c01a8148fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107659e2ef7c4af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>