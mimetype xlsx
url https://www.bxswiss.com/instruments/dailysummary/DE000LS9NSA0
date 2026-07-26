--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4745c6718d49e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd518c5e234524a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107659e2ef7c4af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441caf4ac9394338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1519f1c01a8148fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107659e2ef7c4af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b94594aac347ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441caf4ac9394338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>