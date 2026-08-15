--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd518c5e234524a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4fba81f5024e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441caf4ac9394338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0382fc4c214f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b94594aac347ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441caf4ac9394338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bcb6d9368a4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0382fc4c214f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>170,967</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>168,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>