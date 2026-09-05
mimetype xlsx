--- v9 (2026-08-15)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4fba81f5024e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e99c9e1efcb4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0382fc4c214f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13fd8dd41cd4b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bcb6d9368a4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0382fc4c214f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5294f99abde45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13fd8dd41cd4b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewChanceGRD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NSA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>175,114</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,432</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>