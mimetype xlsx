--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b700fae0c54481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fc3e37b0534903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2625b8476e444a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1d5af3e76a4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371eaddd5c784757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2625b8476e444a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redad2907dc4e48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1d5af3e76a4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>163,906</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>165,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>