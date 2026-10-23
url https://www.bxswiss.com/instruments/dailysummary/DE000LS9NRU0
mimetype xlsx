--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fc3e37b0534903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd897c6969a87404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1d5af3e76a4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0238e46507cf4704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redad2907dc4e48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1d5af3e76a4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64dc356403cb4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0238e46507cf4704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>