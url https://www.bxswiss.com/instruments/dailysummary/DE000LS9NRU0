--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086519f46ff14458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c92c526b374f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124b6fdee87443a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f1e8232c2f4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra624f813b6904608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124b6fdee87443a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43f77c9bbdc4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f1e8232c2f4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>