--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c92c526b374f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfc6e731886426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f1e8232c2f4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7dd815378c4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43f77c9bbdc4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f1e8232c2f4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8273e7db1c274d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7dd815378c4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>