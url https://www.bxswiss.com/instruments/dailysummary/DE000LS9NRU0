--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfc6e731886426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7706f1a7a1d74bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7dd815378c4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2488137091b94584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8273e7db1c274d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7dd815378c4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ad502f2eb54f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2488137091b94584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>