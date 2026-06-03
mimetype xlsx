--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7706f1a7a1d74bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fc657b7ef44c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2488137091b94584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f7deb7817b414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ad502f2eb54f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2488137091b94584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f71e289570a4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f7deb7817b414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>