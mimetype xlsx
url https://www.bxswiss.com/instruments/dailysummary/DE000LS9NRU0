--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fc657b7ef44c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76310a4798964efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f7deb7817b414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be4493463f540cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f71e289570a4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f7deb7817b414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe42178028ae4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be4493463f540cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>