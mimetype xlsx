--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76310a4798964efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861781f3f159498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be4493463f540cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6522e03c3ec64d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe42178028ae4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be4493463f540cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbc60a151a14f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6522e03c3ec64d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,087</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>