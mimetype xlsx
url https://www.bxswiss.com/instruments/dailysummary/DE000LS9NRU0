--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861781f3f159498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a75a5a9ba0409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6522e03c3ec64d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b14c7fdb554f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbc60a151a14f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6522e03c3ec64d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f58931d1604cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b14c7fdb554f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>156,856</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>159,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>