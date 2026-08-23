--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a75a5a9ba0409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997a2a314e674b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b14c7fdb554f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdadfbcb8baab4f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f58931d1604cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b14c7fdb554f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9fff5cbc7f4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdadfbcb8baab4f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>