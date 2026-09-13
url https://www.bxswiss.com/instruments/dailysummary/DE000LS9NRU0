--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997a2a314e674b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b700fae0c54481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdadfbcb8baab4f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2625b8476e444a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9fff5cbc7f4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdadfbcb8baab4f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371eaddd5c784757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2625b8476e444a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guerilla Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,404</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>165,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,906</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>