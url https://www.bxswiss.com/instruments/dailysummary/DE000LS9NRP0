--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bbd4d82b3148f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475a6d399655424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101b210e98ff4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc8c1e213c64a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae21ec208c943ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101b210e98ff4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76733d5e0b4c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc8c1e213c64a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>54,791</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>55,221</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>