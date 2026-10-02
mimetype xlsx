--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475a6d399655424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acd12c6b929456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc8c1e213c64a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b56b85e08064d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76733d5e0b4c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc8c1e213c64a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500a3f45bb1a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b56b85e08064d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>55,691</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,221</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>55,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,076</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>