--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acd12c6b929456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1ca05f361c441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b56b85e08064d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717763d3a1854ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500a3f45bb1a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b56b85e08064d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b767f085524af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717763d3a1854ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,360</x:t>
-[...80 lines deleted...]
-          <x:t>58,763</x:t>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>57,374</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>