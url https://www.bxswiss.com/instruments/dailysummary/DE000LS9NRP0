--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06c2cf25f814d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42eb74339af14b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ccb5c65a6c745e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15673fe15e14653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a37b0a37124a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ccb5c65a6c745e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ca347c50374246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15673fe15e14653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>