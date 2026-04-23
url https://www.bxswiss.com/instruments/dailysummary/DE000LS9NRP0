--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42eb74339af14b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a58c25ae0c4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15673fe15e14653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0d5996ae304e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ca347c50374246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15673fe15e14653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f8586ea6cf4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0d5996ae304e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>44,423</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,174</x:t>
-[...313 lines deleted...]
-          <x:t>45,125</x:t>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,794</x:t>
-[...274 lines deleted...]
-          <x:t>45,039</x:t>
+          <x:t>45,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>