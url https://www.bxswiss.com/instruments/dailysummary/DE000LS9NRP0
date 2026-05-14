--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a58c25ae0c4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc15d525c8764512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0d5996ae304e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95817309b3964418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f8586ea6cf4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0d5996ae304e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe52d25076d7438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95817309b3964418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>