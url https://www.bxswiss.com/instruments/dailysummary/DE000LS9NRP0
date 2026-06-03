--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc15d525c8764512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2901d5628d2f41bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95817309b3964418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6994c07285d4ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe52d25076d7438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95817309b3964418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1e81eb82f74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6994c07285d4ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>