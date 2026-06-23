--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2901d5628d2f41bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180fed2db6194d8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6994c07285d4ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d6871606164254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1e81eb82f74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6994c07285d4ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77879194c2dd4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d6871606164254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>