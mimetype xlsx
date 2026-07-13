--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180fed2db6194d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b5aec4d6444427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d6871606164254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3ae42d0eeb4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77879194c2dd4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d6871606164254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d16d23051c4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3ae42d0eeb4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,951</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>54,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,243</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>