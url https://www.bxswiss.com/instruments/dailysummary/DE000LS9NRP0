--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b5aec4d6444427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33718b7fd05b456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3ae42d0eeb4324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b4afd662ca41b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d16d23051c4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3ae42d0eeb4324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea10fe50776649a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b4afd662ca41b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>