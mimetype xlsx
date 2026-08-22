--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33718b7fd05b456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bbd4d82b3148f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b4afd662ca41b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101b210e98ff4dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea10fe50776649a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b4afd662ca41b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae21ec208c943ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101b210e98ff4dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Play</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>56,706</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>