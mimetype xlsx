--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b949c6dcfff4642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec46b092e7f24cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a23195390134373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c66f5ac05f4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e885e3c639f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a23195390134373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e2a6dc1fdc4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c66f5ac05f4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>