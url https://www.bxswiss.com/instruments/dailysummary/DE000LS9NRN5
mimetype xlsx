--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec46b092e7f24cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61e6eeaa0304da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c66f5ac05f4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df67c2199e8441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e2a6dc1fdc4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c66f5ac05f4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb36f735e12422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df67c2199e8441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>