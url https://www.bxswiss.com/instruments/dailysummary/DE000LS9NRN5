--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61e6eeaa0304da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3593336bdb784f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df67c2199e8441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374ab7885f594358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb36f735e12422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df67c2199e8441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa0ade9a14d451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374ab7885f594358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>103,653</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>106,134</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>