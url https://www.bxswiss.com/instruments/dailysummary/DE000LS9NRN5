--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3593336bdb784f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb987235c8f40a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374ab7885f594358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132ba7989cfa4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa0ade9a14d451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374ab7885f594358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca82f121ed4e488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132ba7989cfa4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>