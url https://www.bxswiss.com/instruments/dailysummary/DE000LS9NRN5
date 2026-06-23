--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb987235c8f40a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb719fed7d45a44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132ba7989cfa4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8048f6687ba0409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca82f121ed4e488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132ba7989cfa4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f065631d2942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8048f6687ba0409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,512 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>104,868</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>103,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>