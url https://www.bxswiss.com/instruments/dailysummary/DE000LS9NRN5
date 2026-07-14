--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb719fed7d45a44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b570c414fc49e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8048f6687ba0409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405023428cc14993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f065631d2942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8048f6687ba0409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b088c2d2c24dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405023428cc14993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...42 lines deleted...]
-          <x:t>104,418</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>105,773</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>