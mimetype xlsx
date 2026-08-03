--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b570c414fc49e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ca6ac9f54d4f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405023428cc14993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9b13fc7492423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b088c2d2c24dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405023428cc14993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5678cf80dd3342d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9b13fc7492423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,036</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>104,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,765</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>