--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ca6ac9f54d4f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99986b3b14484e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9b13fc7492423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbdff864c924c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5678cf80dd3342d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9b13fc7492423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b652586993445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbdff864c924c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>