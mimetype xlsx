--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99986b3b14484e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a590527039482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbdff864c924c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dae6c465cd549c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b652586993445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbdff864c924c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142325f1bbe04965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dae6c465cd549c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>108,513</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,614</x:t>
-[...129 lines deleted...]
-          <x:t>109,197</x:t>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,574</x:t>
-[...269 lines deleted...]
-          <x:t>109,113</x:t>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>