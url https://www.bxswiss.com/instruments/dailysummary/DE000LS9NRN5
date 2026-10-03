--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a590527039482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527bc57577024d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dae6c465cd549c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bd4b06bd3fc43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142325f1bbe04965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dae6c465cd549c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92767ea3a75149a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bd4b06bd3fc43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>108,743</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,362</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>108,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,914</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>