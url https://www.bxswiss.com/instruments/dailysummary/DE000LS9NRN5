--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527bc57577024d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ae583d9b814d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bd4b06bd3fc43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978de82eaaf947f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92767ea3a75149a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bd4b06bd3fc43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa67d4e3529d417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978de82eaaf947f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende Invest Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>