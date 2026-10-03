--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe225c5c43e4a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabb177e17454ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6ce716716f4464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a82987a9c984862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243130b5e5b94f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6ce716716f4464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004ded95f0344d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a82987a9c984862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>