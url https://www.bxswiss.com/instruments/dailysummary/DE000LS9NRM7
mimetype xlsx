--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabb177e17454ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bb559d120a41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a82987a9c984862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd524ea76a1194a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004ded95f0344d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a82987a9c984862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7702c768484ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd524ea76a1194a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>