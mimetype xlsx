--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e2dbab7f334d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce30fdccfe4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291adcc490f4447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3b6c8c99ca4514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34a69e7b43747aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291adcc490f4447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ef22b2716943d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3b6c8c99ca4514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>