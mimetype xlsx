--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce30fdccfe4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87e0e6b02144b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3b6c8c99ca4514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e0796a567241bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ef22b2716943d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3b6c8c99ca4514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2921ee10b0834e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e0796a567241bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>