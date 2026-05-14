--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87e0e6b02144b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe497ea928a84b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e0796a567241bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebf8329fa0f4507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2921ee10b0834e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e0796a567241bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463ea26c047f4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebf8329fa0f4507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>