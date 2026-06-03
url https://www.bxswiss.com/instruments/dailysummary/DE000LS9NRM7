--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe497ea928a84b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcbc827eb7e42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebf8329fa0f4507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05224947af6b444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463ea26c047f4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebf8329fa0f4507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536a1c702aba4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05224947af6b444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>