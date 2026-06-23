--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcbc827eb7e42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5a397a90954050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05224947af6b444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabcadd210d5d4590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536a1c702aba4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05224947af6b444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e1ccd349894b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabcadd210d5d4590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>