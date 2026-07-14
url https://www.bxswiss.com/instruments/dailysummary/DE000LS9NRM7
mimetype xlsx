--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5a397a90954050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e24834c3a9e4cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabcadd210d5d4590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f2b61cdc8a45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e1ccd349894b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabcadd210d5d4590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17623d6dc5b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f2b61cdc8a45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>