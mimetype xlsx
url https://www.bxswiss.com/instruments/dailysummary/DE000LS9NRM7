--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e24834c3a9e4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3604176ad76c4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f2b61cdc8a45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151bc072efac4b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17623d6dc5b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f2b61cdc8a45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14ca3c0f8bf4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151bc072efac4b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>