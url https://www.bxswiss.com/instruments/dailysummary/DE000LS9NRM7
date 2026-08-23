--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3604176ad76c4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4476cc81924713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151bc072efac4b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5822f8757f294ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14ca3c0f8bf4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151bc072efac4b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb894c2f68c646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5822f8757f294ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>