--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4476cc81924713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe225c5c43e4a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5822f8757f294ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6ce716716f4464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb894c2f68c646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5822f8757f294ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243130b5e5b94f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6ce716716f4464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Venture Capital Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>