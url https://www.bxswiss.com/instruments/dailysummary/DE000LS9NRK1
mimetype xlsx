--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra637a878a1954c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96690becf8ff4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbe080f42a14885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3309ba0f75794686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd23c676697a4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbe080f42a14885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00e09834f114af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3309ba0f75794686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>146,330</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,453</x:t>
-[...485 lines deleted...]
-          <x:t>145,904</x:t>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>