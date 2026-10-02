--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96690becf8ff4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c99570fd13b4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3309ba0f75794686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ff4759ff9544fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00e09834f114af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3309ba0f75794686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f15123a64b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ff4759ff9544fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>