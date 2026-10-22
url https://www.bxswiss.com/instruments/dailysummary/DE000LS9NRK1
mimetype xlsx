--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c99570fd13b4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568e26a19fa3416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ff4759ff9544fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d430bc6df84632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f15123a64b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ff4759ff9544fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574ee069f2954c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d430bc6df84632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>