--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6671dc9f48fd432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13399f5847c7476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef49a8f2c5d488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eca7ea1de684f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527b5d23b4c642b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef49a8f2c5d488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c981352f7504d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eca7ea1de684f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>