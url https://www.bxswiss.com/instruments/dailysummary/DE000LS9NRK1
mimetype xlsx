--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13399f5847c7476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33370764f9974de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eca7ea1de684f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb893ab3b46b465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c981352f7504d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eca7ea1de684f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ae83bb8dc6403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb893ab3b46b465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>