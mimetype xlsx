--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33370764f9974de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7417cae1189b496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb893ab3b46b465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c0d6c3c68e4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ae83bb8dc6403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb893ab3b46b465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc72a8e32d764354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c0d6c3c68e4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>