--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7417cae1189b496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35606ba62df45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c0d6c3c68e4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05c071f1ffa411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc72a8e32d764354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c0d6c3c68e4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f24a3ef33da4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05c071f1ffa411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>