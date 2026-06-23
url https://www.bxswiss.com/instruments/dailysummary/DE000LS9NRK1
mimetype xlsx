--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35606ba62df45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cbba3b11404d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05c071f1ffa411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973114670d9d41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f24a3ef33da4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05c071f1ffa411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbed654f0d54a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973114670d9d41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>