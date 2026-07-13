--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cbba3b11404d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca36dea598ba4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973114670d9d41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859aea096f2040e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbed654f0d54a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973114670d9d41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7b809e58a241e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859aea096f2040e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>134,408</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,073</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>