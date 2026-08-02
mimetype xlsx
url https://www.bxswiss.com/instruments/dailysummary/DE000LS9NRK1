--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca36dea598ba4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e37fd7f4b8d450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859aea096f2040e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f7f88a61ec432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7b809e58a241e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859aea096f2040e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf65d1b5490c402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f7f88a61ec432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>