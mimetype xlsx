--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e37fd7f4b8d450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra637a878a1954c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f7f88a61ec432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbe080f42a14885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf65d1b5490c402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f7f88a61ec432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd23c676697a4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbe080f42a14885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Narodus Sustainable H2O Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>