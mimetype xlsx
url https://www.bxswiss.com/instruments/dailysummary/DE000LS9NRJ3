--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87911d4c6b684683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bb6f533076473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc79bb8a36149cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295932c4541c4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2c7b0919e749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc79bb8a36149cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b24f43aabad413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295932c4541c4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>159,818</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,252</x:t>
-[...355 lines deleted...]
-          <x:t>161,093</x:t>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>