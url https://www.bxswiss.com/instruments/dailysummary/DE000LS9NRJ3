--- v10 (2026-09-19)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bb6f533076473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6450d02604b4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295932c4541c4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5dfcfa6aa1540f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b24f43aabad413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295932c4541c4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baca764b2714c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5dfcfa6aa1540f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>158,776</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,625</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>157,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,539</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>