--- v11 (2026-10-10)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6450d02604b4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9e0a556d8f49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5dfcfa6aa1540f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901910ab328a4187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baca764b2714c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5dfcfa6aa1540f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1da981d1dba48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901910ab328a4187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>