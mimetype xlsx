--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a32cbe401047b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bb08c9f6b044a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb974d913ff9a4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c67cfe75cb543ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e56b3c16f154dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb974d913ff9a4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9870746d4d33450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c67cfe75cb543ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>