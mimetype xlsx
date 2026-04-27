--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bb08c9f6b044a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332d2c1e16824dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c67cfe75cb543ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17019b63da364c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9870746d4d33450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c67cfe75cb543ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3218a3ea5eb49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17019b63da364c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>