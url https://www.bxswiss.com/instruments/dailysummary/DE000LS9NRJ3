--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332d2c1e16824dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2efa3faf5a494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17019b63da364c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84bf9fc65eaf40e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3218a3ea5eb49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17019b63da364c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8400025bc71a47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84bf9fc65eaf40e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>138,815</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>