--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2efa3faf5a494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d795cd10db4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84bf9fc65eaf40e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67184fed47c74dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8400025bc71a47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84bf9fc65eaf40e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref23d9e2deba4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67184fed47c74dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>