--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d795cd10db4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98679fb78664928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67184fed47c74dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925d874a4d714f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref23d9e2deba4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67184fed47c74dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a80b868286b4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925d874a4d714f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>