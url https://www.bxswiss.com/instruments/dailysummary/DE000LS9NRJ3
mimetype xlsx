--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98679fb78664928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87911d4c6b684683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925d874a4d714f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc79bb8a36149cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a80b868286b4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925d874a4d714f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2c7b0919e749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc79bb8a36149cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurtleTom Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>153,301</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>