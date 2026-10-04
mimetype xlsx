--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef0b425bd094b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33db471746e3452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c6fa460d864c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7961050108da4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcfa23f66a84b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c6fa460d864c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b6a88d6c744612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7961050108da4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>