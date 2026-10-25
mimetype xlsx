--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33db471746e3452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8745f322d76a4b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7961050108da4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8209d614e34451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b6a88d6c744612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7961050108da4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9d23ade0a24deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8209d614e34451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>