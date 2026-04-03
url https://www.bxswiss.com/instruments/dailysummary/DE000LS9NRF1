--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207988568417490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997ecca82c3e40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e49e86c6abe4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063b5b21ec6f483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa0e96c86e643a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e49e86c6abe4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a3e175f8764fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063b5b21ec6f483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>