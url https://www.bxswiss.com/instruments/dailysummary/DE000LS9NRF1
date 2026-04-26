--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997ecca82c3e40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9027b84a20754b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063b5b21ec6f483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3665a077e1b74196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a3e175f8764fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063b5b21ec6f483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7013dd91b7314d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3665a077e1b74196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>