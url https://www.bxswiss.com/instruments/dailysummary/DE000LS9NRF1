--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9027b84a20754b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e09b2ccd8c24b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3665a077e1b74196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b848627bef64521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7013dd91b7314d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3665a077e1b74196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897e2bf949a644d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b848627bef64521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>