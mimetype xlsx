--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e09b2ccd8c24b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88fba64333842fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b848627bef64521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90c352ea4d24198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897e2bf949a644d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b848627bef64521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708479b6b2534e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90c352ea4d24198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>