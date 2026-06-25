--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88fba64333842fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5878177295473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90c352ea4d24198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b677cf04c3f4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708479b6b2534e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90c352ea4d24198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd43886bc6604bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b677cf04c3f4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>