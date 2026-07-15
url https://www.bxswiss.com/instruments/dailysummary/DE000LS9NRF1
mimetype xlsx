--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5878177295473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radba6c85bb624389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b677cf04c3f4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09de0b62ae4b4136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd43886bc6604bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b677cf04c3f4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb79707aabc64f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09de0b62ae4b4136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>