--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radba6c85bb624389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff4876688241d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09de0b62ae4b4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce93cefad934ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb79707aabc64f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09de0b62ae4b4136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367ecd88eacd4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce93cefad934ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>