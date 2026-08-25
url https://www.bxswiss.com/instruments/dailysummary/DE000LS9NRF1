--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff4876688241d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583d02ba532246aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce93cefad934ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b27006252f04f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367ecd88eacd4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce93cefad934ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234ec5a91e954b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b27006252f04f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>261,625</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>