--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583d02ba532246aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef0b425bd094b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b27006252f04f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c6fa460d864c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234ec5a91e954b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b27006252f04f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcfa23f66a84b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c6fa460d864c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FM Aktieninvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NRF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>