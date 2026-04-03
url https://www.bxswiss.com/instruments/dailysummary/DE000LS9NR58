--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf31f79ec27af4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba84919f57e44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091a37f4399e4f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6ceeb7f6884439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ca351dd05e4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091a37f4399e4f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e25ca13c574f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6ceeb7f6884439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,316</x:t>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>