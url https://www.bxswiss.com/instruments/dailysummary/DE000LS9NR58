--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba84919f57e44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c05f4f00f242d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6ceeb7f6884439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f03be9bb8a4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e25ca13c574f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6ceeb7f6884439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fef70ae1974c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f03be9bb8a4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>