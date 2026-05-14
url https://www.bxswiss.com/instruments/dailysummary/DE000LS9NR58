--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c05f4f00f242d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a9061606024567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f03be9bb8a4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf61410318a425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fef70ae1974c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f03be9bb8a4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea897daf61954954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf61410318a425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>