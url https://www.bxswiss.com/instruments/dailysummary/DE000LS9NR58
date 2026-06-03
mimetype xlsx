--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a9061606024567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15957f020714411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf61410318a425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb486a803810f4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea897daf61954954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf61410318a425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbcd8c0d99a4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb486a803810f4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>