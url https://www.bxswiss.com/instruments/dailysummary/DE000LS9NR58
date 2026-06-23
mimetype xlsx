--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15957f020714411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f6ffbc5fb74d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb486a803810f4614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3353dd0fb4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbcd8c0d99a4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb486a803810f4614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf263d605a627450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3353dd0fb4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,358</x:t>
@@ -683,31 +285,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>