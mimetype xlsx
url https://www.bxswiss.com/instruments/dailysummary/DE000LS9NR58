--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f6ffbc5fb74d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c54a94ed6a4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3353dd0fb4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba1762ee66242d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf263d605a627450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3353dd0fb4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f98795db7234bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba1762ee66242d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>