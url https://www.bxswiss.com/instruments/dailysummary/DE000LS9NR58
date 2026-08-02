--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c54a94ed6a4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611fcef61c57495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba1762ee66242d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00489cb38d484273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f98795db7234bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba1762ee66242d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902903621b8949ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00489cb38d484273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>