--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611fcef61c57495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aad273b1d83438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00489cb38d484273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00650aa4feb41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902903621b8949ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00489cb38d484273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31475dc5e5ba4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00650aa4feb41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,104</x:t>
@@ -764,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>