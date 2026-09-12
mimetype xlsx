--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aad273b1d83438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e20b5bb11eb4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00650aa4feb41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf5baa8218340dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31475dc5e5ba4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00650aa4feb41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d6e838fe0c4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf5baa8218340dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,090</x:t>
@@ -744,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>