--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e20b5bb11eb4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6630fbd1da549e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf5baa8218340dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddf0bcb82de4a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d6e838fe0c4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf5baa8218340dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44293eb58d994c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddf0bcb82de4a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>