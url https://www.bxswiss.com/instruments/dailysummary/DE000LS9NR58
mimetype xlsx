--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6630fbd1da549e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545e282dc1e049e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddf0bcb82de4a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b377842284947fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44293eb58d994c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddf0bcb82de4a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91bbea0a4c64dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b377842284947fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,186</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>