--- v14 (2026-09-06)
+++ v15 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b34149bb0e440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39d0ca03f0c4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc21903af48452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316c0a052bea4976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1c65a759a5436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc21903af48452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54870e6c7184499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316c0a052bea4976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>137,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>