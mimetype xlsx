--- v15 (2026-09-26)
+++ v16 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39d0ca03f0c4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdebf6e2b854453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316c0a052bea4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8628486e8a34ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54870e6c7184499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316c0a052bea4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f07a997d4a4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8628486e8a34ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>