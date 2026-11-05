--- v16 (2026-10-16)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdebf6e2b854453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229b11fb1f944120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8628486e8a34ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d644c9078e4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f07a997d4a4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8628486e8a34ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb693fd3278b244b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d644c9078e4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>