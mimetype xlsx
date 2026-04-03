--- v6 (2026-02-21)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031fe15dfe8544ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de3b2c2b7d04980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2731089c8b744ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re783f30f0748409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1897606e3194e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2731089c8b744ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96621a3b53e94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re783f30f0748409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>138,694</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>