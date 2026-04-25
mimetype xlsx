--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de3b2c2b7d04980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521e7acf7bf04c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re783f30f0748409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb983ded703e4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96621a3b53e94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re783f30f0748409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd034e924f94f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb983ded703e4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>