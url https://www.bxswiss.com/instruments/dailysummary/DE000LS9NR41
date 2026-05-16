--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521e7acf7bf04c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8868f6d2f5c64957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb983ded703e4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662922a5568746f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd034e924f94f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb983ded703e4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7771685b77347c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662922a5568746f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>