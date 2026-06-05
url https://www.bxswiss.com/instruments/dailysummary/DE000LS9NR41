--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8868f6d2f5c64957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75823dd4c2804fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662922a5568746f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf348c4a6e7394736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7771685b77347c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662922a5568746f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd976c9123b684a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf348c4a6e7394736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>130,058</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>127,736</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>