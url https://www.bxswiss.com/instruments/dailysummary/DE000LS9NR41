--- v10 (2026-06-05)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75823dd4c2804fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcdd357e380426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf348c4a6e7394736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a7b823cfbc4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd976c9123b684a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf348c4a6e7394736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28351fc8e9e544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a7b823cfbc4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,143</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>