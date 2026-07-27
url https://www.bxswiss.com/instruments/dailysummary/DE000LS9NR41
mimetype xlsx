--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcdd357e380426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36019e6aa1f5427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a7b823cfbc4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362727635ec74256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28351fc8e9e544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a7b823cfbc4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516921d84cea4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362727635ec74256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,339</x:t>
-[...97 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,950</x:t>
-[...387 lines deleted...]
-          <x:t>128,966</x:t>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>