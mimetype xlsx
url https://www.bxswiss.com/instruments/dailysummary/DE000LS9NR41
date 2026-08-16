--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36019e6aa1f5427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra126ec18dd794789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362727635ec74256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72d764bbc3d4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516921d84cea4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362727635ec74256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db27b37a82a4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72d764bbc3d4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>