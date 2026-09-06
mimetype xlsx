--- v13 (2026-08-16)
+++ v14 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra126ec18dd794789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b34149bb0e440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72d764bbc3d4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc21903af48452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db27b37a82a4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72d764bbc3d4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1c65a759a5436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc21903af48452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NR41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,068</x:t>
-[...225 lines deleted...]
-          <x:t>135,107</x:t>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>