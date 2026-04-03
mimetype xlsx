--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11ae46a0a8844b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6798b3a8214446b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a5a0165bdb4b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a18a8286e944558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245ba6bde8c44ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a5a0165bdb4b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa56316073db413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a18a8286e944558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>