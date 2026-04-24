--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6798b3a8214446b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931d2e004bc84a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a18a8286e944558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e906907cfd4e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa56316073db413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a18a8286e944558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff612085c5843af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e906907cfd4e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>