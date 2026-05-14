--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931d2e004bc84a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4674d0e6a54a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e906907cfd4e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c5a128ec194146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff612085c5843af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e906907cfd4e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1942eb23c5124718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c5a128ec194146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>