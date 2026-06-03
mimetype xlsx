--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4674d0e6a54a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83aafef528a0440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c5a128ec194146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a82ec4ae684457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1942eb23c5124718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c5a128ec194146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4531add3e24325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a82ec4ae684457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>