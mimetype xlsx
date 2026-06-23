--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83aafef528a0440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ab4b33b4084065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a82ec4ae684457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2264e5f216cf4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4531add3e24325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a82ec4ae684457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce70f93de7c74dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2264e5f216cf4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>