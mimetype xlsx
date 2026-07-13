--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ab4b33b4084065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481da3a337964f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2264e5f216cf4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e426e83ba3d4e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce70f93de7c74dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2264e5f216cf4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa46ea6f64549f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e426e83ba3d4e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>