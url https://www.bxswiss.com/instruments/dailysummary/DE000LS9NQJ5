--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481da3a337964f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df669ed7ef040b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e426e83ba3d4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d68e5fd7414d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa46ea6f64549f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e426e83ba3d4e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8d2693183849cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d68e5fd7414d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>