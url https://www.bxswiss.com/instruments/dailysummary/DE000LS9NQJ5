--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df669ed7ef040b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e22ae1b6e44323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d68e5fd7414d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d594e499ad84752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8d2693183849cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d68e5fd7414d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9355e2da01fb47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d594e499ad84752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>