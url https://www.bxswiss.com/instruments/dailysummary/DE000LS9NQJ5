--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e22ae1b6e44323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71416760972f46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d594e499ad84752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119d408e14554d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9355e2da01fb47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d594e499ad84752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58718f8c64b04d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119d408e14554d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>