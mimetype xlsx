--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71416760972f46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aaee552db6d4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119d408e14554d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d307eeb507f4133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58718f8c64b04d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119d408e14554d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59d5ba5168d4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d307eeb507f4133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>