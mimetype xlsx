--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aaee552db6d4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e388e4be2d84076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d307eeb507f4133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a3075115394b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59d5ba5168d4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d307eeb507f4133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ee515ac7fe4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a3075115394b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks-n-shares tech bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>